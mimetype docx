--- v0 (2026-03-28)
+++ v1 (2026-04-29)
@@ -312,831 +312,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime occupational and para-occupational exposure to organic solvents and testicular germ cell tumor risk: a French case–control study—TESTIS</w:t>
+                <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Guth</w:t>
+                <w:t xml:space="preserve">Benoit Berby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Coste</w:t>
+                <w:t xml:space="preserve">Jacqueline Saias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Praud</w:t>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Perol</w:t>
+                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (6), </w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyaf175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378632v1</w:t>
+                <w:t xml:space="preserve">hal-05466823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LXR pathway drives hormonal response intensity in polycystic ovary syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ayhan Kocer</w:t>
+                <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44321-025-00251-1⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247975v1</w:t>
+                <w:t xml:space="preserve">hal-05423607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
+                <w:t xml:space="preserve">New three‐dimensional nuclear morphometry tool quantifies impact of slow freezing on sperm hypercondensed chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Puceat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.70096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466823v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New three‐dimensional nuclear morphometry tool quantifies impact of slow freezing on sperm hypercondensed chromatin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maïssa Andrieux</w:t>
+                <w:t xml:space="preserve">LXR pathway drives hormonal response intensity in polycystic ovary syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.70096⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (7), pp.1666-1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44321-025-00251-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247955v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423607v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
+                <w:t xml:space="preserve">Lifetime occupational and para-occupational exposure to organic solvents and testicular germ cell tumor risk: a French case–control study—TESTIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Guth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Perol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyaf175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478031v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of freezing and thawing protocols for human ovarian tissue cryopreservation through thermophysical characterisation of freezing medium by differential scanning calorimetry</w:t>
               </w:r>
@@ -1384,563 +1384,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of disease activity and treatments on ovarian reserve in patients with rheumatoid arthritis in the ESPOIR cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Morel</w:t>
+                <w:t xml:space="preserve">Behaviour of plasma citrulline after bariatric surgery in the BARIASPERM cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa535⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040700v1</w:t>
+                <w:t xml:space="preserve">hal-03045533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès à la préservation de la fertilité des adolescents et jeunes adultes de 15 à 24 ans atteints de cancers en Auvergne, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadège Rouel</w:t>
+                <w:t xml:space="preserve">Idiopathic central precocious puberty in a Klinefelter patient: highlights on gonadotropin levels and pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwan Maqdasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Batisse-Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Pebrel-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12610-020-00117-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.03.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03040771v1</w:t>
+                <w:t xml:space="preserve">hal-03095346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of plasma citrulline after bariatric surgery in the BARIASPERM cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ravaud</w:t>
+                <w:t xml:space="preserve">Accès à la préservation de la fertilité des adolescents et jeunes adultes de 15 à 24 ans atteints de cancers en Auvergne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mechdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Vorilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Isfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (7-8), pp.773-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.05.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03045533v1</w:t>
+                <w:t xml:space="preserve">hal-03040771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiopathic central precocious puberty in a Klinefelter patient: highlights on gonadotropin levels and pathophysiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Pebrel-Richard</w:t>
+                <w:t xml:space="preserve">Impact of disease activity and treatments on ovarian reserve in patients with rheumatoid arthritis in the ESPOIR cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Valdeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12610-020-00117-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03095346v1</w:t>
+                <w:t xml:space="preserve">hal-03040700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease of spermatozoa with an unbalanced chromosome content after cell sorting in men carrying a structural chromosomal abnormality</w:t>
               </w:r>
@@ -2054,338 +2054,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the SCD test and terminal uridine nick-end labeling by flow cytometry technique (TUNEL/FCM) be used interchangeably to measure sperm DNA damage in routine laboratory practice?</w:t>
+                <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Greze</w:t>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guttmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Lornage</w:t>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12610-019-0098-2⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11111807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493530v1</w:t>
+                <w:t xml:space="preserve">hal-02387351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the SCD test and terminal uridine nick-end labeling by flow cytometry technique (TUNEL/FCM) be used interchangeably to measure sperm DNA damage in routine laboratory practice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Greze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pons-Rejraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Chaput</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria Grèze</w:t>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Halle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">J. Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.1807. </w:t>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers11111807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12610-019-0098-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387351v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in total sperm count after gastric bypass and sleeve gastrectomy: the BARIASPERM prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,51 +2648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Francannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (1), pp.100 - 106. </w:t>
@@ -2730,77 +2730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver X Receptors: A Possible Link between Lipid Disorders and Female Infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,429 +2992,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation de la fertilité en cancérologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of human embryomorphokinetic parameters in sequential or global culture media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gremeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Vorilhon</w:t>
+                <w:t xml:space="preserve">Nadia Kazdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+                <w:t xml:space="preserve">Cyril Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chabrot</w:t>
+                <w:t xml:space="preserve">Guilhem Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Veau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (4), pp.403-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2017.1259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675571v1</w:t>
+                <w:t xml:space="preserve">hal-01579406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of human embryomorphokinetic parameters in sequential or global culture media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Highly sensitive assessment of neuroblastoma minimal residual disease in ovarian tissue using RT-qPCR-A strategy for improving the safety of fertility restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bouche</w:t>
+                <w:t xml:space="preserve">Fanny Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Jouve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Segolene Veau</w:t>
+                <w:t xml:space="preserve">Michel Canis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2017.1259⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.26287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579406v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive assessment of neuroblastoma minimal residual disease in ovarian tissue using RT-qPCR-A strategy for improving the safety of fertility restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Brugnon</w:t>
+                <w:t xml:space="preserve">Préservation de la fertilité en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chambon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Halle</w:t>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Canis</w:t>
+                <w:t xml:space="preserve">Cécile Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64 (5), </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (1), pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pbc.26287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657882v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Hodgkin or non-Hodgkin lymphoma and their treatments on sperm aneuploidy: a prospective study by the French CECOS network.</w:t>
               </w:r>
@@ -3573,64 +3573,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Walschaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Setif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertility and Sterility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107 (3), pp.580-588.e1. </w:t>
@@ -3668,103 +3668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RT-qPCR for PHOX2B mRNA is a highly specific and sensitive method to assess neuroblastoma minimal residual disease in testicular tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Kanold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gremeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.860-866. </w:t>
@@ -3802,90 +3802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of ovarian tissue in pediatric patients undergoing sterilizing chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gremeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3930,580 +3930,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm cryopreservation in adolescents and young adults with cancer: results of the French national sperm banking network (CECOS)</w:t>
+                <w:t xml:space="preserve">[Preserving fertility and future death].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Daudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Walschaerts</w:t>
+                <w:t xml:space="preserve">L Janny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Drouineaud</w:t>
+                <w:t xml:space="preserve">J L Pouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethel Szerman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">a S Gremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Bioethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.111-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657933v1</w:t>
+                <w:t xml:space="preserve">hal-01657920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Functions of Liver X Receptor-β in Sertoli Cells Using a Targeted Expression-Rescue Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwan Maqdasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim-Zohra El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim-Zohra El Hajjaji</w:t>
+                <w:t xml:space="preserve">Marine Baptissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Baptissart</w:t>
+                <w:t xml:space="preserve">Emilie Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 156 (12), pp.4545 - 4557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/en.2015-1382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrification of human ovarian tissue: a practical and relevant alternative to slow freezing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm cryopreservation in adolescents and young adults with cancer: results of the French national sperm banking network (CECOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Walschaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Sanfilippo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Canis</w:t>
+                <w:t xml:space="preserve">Véronique Drouineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Smitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Darcha</w:t>
+                <w:t xml:space="preserve">Ethel Szerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12958-015-0065-5⟩</w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (2), pp.478-486.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657928v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Preserving fertility and future death].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitrification of human ovarian tissue: a practical and relevant alternative to slow freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Sanfilippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Canis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Smitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Janny</w:t>
+                <w:t xml:space="preserve">Benoit Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L Pouly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Darcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bioethics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12958-015-0065-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657920v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by microarray and meiotic segregation study of a der(10) t(10;18) in a patient with infertility and normal phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Eymard-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4574,295 +4574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of atorvastatin efficacy and toxicity on spermatozoa, accessory glands and gonadal hormones of healthy men: a pilot prospective clinical trial.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levels of liver X receptors in testicular biopsies of patients with azoospermia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Gouby</w:t>
+                <w:t xml:space="preserve">Christine Rondanino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Chauffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechelotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reprod Biol Endocrinol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-12-65⟩</w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (2), pp.361--371.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2014.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01072771v1</w:t>
+                <w:t xml:space="preserve">hal-01925154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of liver X receptors in testicular biopsies of patients with azoospermia.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Marceau</w:t>
+                <w:t xml:space="preserve">Evaluation of atorvastatin efficacy and toxicity on spermatozoa, accessory glands and gonadal hormones of healthy men: a pilot prospective clinical trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwan Maqdasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dechelotte</w:t>
+                <w:t xml:space="preserve">Gerald Gouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 102 (2), pp.361--371.e5. </w:t>
+              <w:t xml:space="preserve">Reprod Biol Endocrinol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2014.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-12-65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925154v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01072771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolaemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
               </w:r>
@@ -5008,77 +5008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David H Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Baptissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Caira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, </w:t>
@@ -5155,51 +5155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Damon-Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5276,320 +5276,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est l’impact de la congélation lente sur les paramètres morphométriques tridimensionnels (3D) des noyaux spermatiques humains ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Decrease of human sperm hypercondensed chromatin volume after slow freezing revealed by three-dimensional (3D) nuclear morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Carcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïssa Andrieux</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrés de la SALF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Andrologie de Langue Française, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">ESHRE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248012v1</w:t>
+                <w:t xml:space="preserve">hal-05248062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of human sperm hypercondensed chromatin volume after slow freezing revealed by three-dimensional (3D) nuclear morphometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Quel est l’impact de la congélation lente sur les paramètres morphométriques tridimensionnels (3D) des noyaux spermatiques humains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Carcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maissa Andrieux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHRE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">40ème congrés de la SALF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Andrologie de Langue Française, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248062v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l'impact des radiations ionisantes sur la fertilité masculine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Carcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dercle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5670,51 +5670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cancer peut-il limiter la préservation de la fertilité féminine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Préservation de la fertilité chez les patients atteints d’un cancer : quelles priorités pour la recherche ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence de la Biomédecine (ABM); Institut National du Cancer (INCA), May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5739,51 +5739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maturation in vitro (IVM) des ovocytes et la technique de vitrification (semiautomatique vs. Manuelle) a-t-elle un impact sur les ovocytes maturés lors d'une IVM rescue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5916,51 +5916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHRE 38th Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Milan, France</w:t>
@@ -5983,333 +5983,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effects of a semi-automated vitrification performed before or after in vitro maturation (IVM) on the kinetic of oocyte maturation and chromosome segregation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Marteil</w:t>
+                <w:t xml:space="preserve">Etude nationale multicentrique évaluant la présence du SARS-CoV-2 dans le sperme de patients pris en charge pour une préservation de la fertilité oncologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaput L</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dollet</w:t>
+                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Eymard-Pierre</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécily Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHRE 38th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Human Reproduction and Embryology (ESHRE), Jul 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Fédération Francaise d'étude de la reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905773v1</w:t>
+                <w:t xml:space="preserve">hal-03851360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude nationale multicentrique évaluant la présence du SARS-CoV-2 dans le sperme de patients pris en charge pour une préservation de la fertilité oncologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
+                <w:t xml:space="preserve">Evaluation of the effects of a semi-automated vitrification performed before or after in vitro maturation (IVM) on the kinetic of oocyte maturation and chromosome segregation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Marteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaput L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécily Lucas</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Eymard-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fédération Francaise d'étude de la reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ESHRE 38th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Human Reproduction and Embryology (ESHRE), Jul 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851360v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la congélation sur la structure tridimensionnelle du noyau spermatique humain: développement d'un nouveau biomarqueur morphométrique de la qualité nucléaire des spermatozoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6377,51 +6377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and specific detection of Ewing sarcoma minimal residual disease in ovarian and testicular tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaput Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halle Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6483,855 +6483,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en hypotaurine des milieux de préparation et de congélation améliore la qualité fonctionnelle et nucléaire spermatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of IVF results in cases of sever endometriosis after or without previous surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vorilhon S</w:t>
+                <w:t xml:space="preserve">M Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouche C</w:t>
+                <w:t xml:space="preserve">Gremeau As</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pereira B</w:t>
+                <w:t xml:space="preserve">Valdeyron C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Carlet Dollet</w:t>
+                <w:t xml:space="preserve">Dejou-Bouillet L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdel N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Fédération Française d’Etude de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">34th annual meeting of European society of Human Reproduction and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, BARCELONE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936036v1</w:t>
+                <w:t xml:space="preserve">hal-01935974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la maladie résiduelle du sarcome d’Ewing dans le tissu ovarien et testiculaire par une méthode sensible et spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chaput L</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Kanold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchirkov Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège de Biologie et médecine de la Reproduction, prix de la meilleure communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936108v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la maladie résiduelle du sarcome d’Ewing dans le tissu ovarien et testiculaire par une méthode sensible et spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Chaput</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaput L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanold J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Tchirkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège de Biologie et médecine de la Reproduction, prix de la meilleure communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419088v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut il vitrifier les ovocytes avant ou après MIV ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Metchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorilhon S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gremeau As</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouly Jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Fédération Française d’Etude de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a sensitive and specific method to detect ewing sarcoma minimal residual disease inn testicular and ovarian tissue by RT-qPCR (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaput L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greze V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halle P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchirkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronese L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th annual meeting of European society of Human Reproduction and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of IVF results in cases of sever endometriosis after or without previous surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gremeau As</w:t>
+                <w:t xml:space="preserve">La supplémentation en hypotaurine des milieux de préparation et de congélation améliore la qualité fonctionnelle et nucléaire spermatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorilhon S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valdeyron C</w:t>
+                <w:t xml:space="preserve">Bouche C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dejou-Bouillet L</w:t>
+                <w:t xml:space="preserve">Pereira B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourdel N</w:t>
+                <w:t xml:space="preserve">S Carlet Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th annual meeting of European society of Human Reproduction and Embryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, BARCELONE, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de la Fédération Française d’Etude de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935974v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supplémentation en hypotaurine des milieux de préparation et de congélation améliore la qualité fonctionnelle et nucléaire spermatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorilhon S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carlet Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Fédération Française d’Etude de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
@@ -7360,103 +7360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxidant sur la qualité nucléaire spermatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorilhon S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carlet Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche et des innovations CHU Clermont Ferrrand et Université Clermont Auvergne, prix meilleure communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7481,64 +7481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IVM before vitrification induces alterations of maturation rates and deleterious effects on actin and tubulin architecture of human oocytes. 2018).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Metchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7606,103 +7606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gestion des ovocytes immatures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Metchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorilhon S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gremeau As</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouly Jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire nationale de la Fédération des CECOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7727,77 +7727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité de la polyarthrite rhumatoïde a un impact sur la réserve ovarienne mesurée par le dosage de m’AMH sérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdeyron C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soubrier M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pereira B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7852,77 +7852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IVM before vitrification induces alterations of maturation rates and deleterious effects on actin and tubulin architecture of human oocytes. 2018).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Metchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7977,103 +7977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxidant sur la qualité nucléaire spermatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carlet Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche et des innovations CHU Clermont Ferrrand et Université Clermont Auvergne, prix meilleure communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8419,51 +8419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dollet Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécily Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8505,77 +8505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate and reliable screening for SARS-CoV-2 in human sperm samples by RT-PCR: A requirement to evaluate the viral contamination risk during SARS-CoV-2 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chabrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8630,51 +8630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une technique de détection de la maladie résiduelle dans le tissu ovarien par RT-qPCR, applicable aux jeunes filles prépubères atteintes de neuroblastome. Étude OVAMAR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8682,51 +8682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Tchirkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Canis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
@@ -8839,51 +8839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la santé et des sports. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8937,51 +8937,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptose du spermatozoïde et fertilité masculine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique. Université Blaise Pascal - Clermont-Ferrand II; Université d'Auvergne - Clermont-Ferrand I, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009CLF1MM01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9098,51 +9098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C21925F5"/>
+    <w:nsid w:val="C5C57477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9329,51 +9329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-brugnon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8402-8734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatimel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beauvillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Guth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Perol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaf175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dallel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despalles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00251-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05466823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Hennebicq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berthaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Carcy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puceat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Andrieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Travens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2025.105245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05003187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valdeyron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Constantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechdoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vorilhon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Isfan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rouel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mifsud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.05.045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Salaun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pebrel-Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00117-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Fekih" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gueganic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugnon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12643" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons-Rejraji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lornage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0098-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111807" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.04.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walschaerts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bujan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rossi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Juillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-018-0075-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Salaun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2018.03.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Baron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lobaccaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082177" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vorilhon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brugnon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kocer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourgne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gremeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chabrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.11.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jouve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Veau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1259" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chambon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.26287" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01477204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mitouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Borye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2016.10.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rives" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Setif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2016.11.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2017.6238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14647273.2016.1151561" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Daudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drouineaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Szerman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.11.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zohra El Hajjaji" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baptissart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Oumeddour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1382" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sanfilippo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Smitz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-015-0065-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657920v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Janny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Pouly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Gremeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657877v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kemeny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Eymard-Pierre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goumy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1008-682X.172818" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072771v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Gouby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-12-65" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rondanino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Chauffour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechelotte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.04.033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366052v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Volle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vega" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Caira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00150" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ouvrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026966" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248062v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Andrieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dercle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Billoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248093v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marteil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafontaine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gouhier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905773v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851360v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835728v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Compagnon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sereta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066130v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Laure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle Pascale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Bruno" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936036v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorilhon S" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouche C" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira B" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carlet Dollet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanold J" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirkov Andrei" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936022v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Metchat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremeau As" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouly Jl" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greze V" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle P" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchirkov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronese L" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935974v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdeyron C" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejou-Bouillet L" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdel N" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419064v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936015v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Drevet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestres S" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusho S" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936066v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubrier M" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel J" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mestres" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejdi Lusho" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419110v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R. Drevet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248291v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248320v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248265v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poitrinal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lepage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brebion" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396279v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Tchirkov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00726203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF1MM01" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-brugnon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8402-8734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatimel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beauvillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05466823v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Hennebicq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berthaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Carcy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puceat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Andrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dallel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despalles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00251-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Guth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Perol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaf175" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Travens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2025.105245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05003187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valdeyron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Constantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mifsud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.05.045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Salaun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pebrel-Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00117-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechdoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vorilhon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Isfan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rouel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Fekih" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gueganic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugnon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12643" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons-Rejraji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lornage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0098-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.04.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walschaerts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bujan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rossi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Juillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-018-0075-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Salaun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2018.03.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Baron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lobaccaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082177" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vorilhon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brugnon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kocer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourgne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jouve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Veau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1259" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chambon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.26287" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gremeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chabrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01477204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mitouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Borye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2016.10.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rives" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Setif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2016.11.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2017.6238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14647273.2016.1151561" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Janny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Pouly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Gremeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zohra El Hajjaji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baptissart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Oumeddour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1382" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Daudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drouineaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Szerman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.11.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sanfilippo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Smitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-015-0065-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657877v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kemeny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Eymard-Pierre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goumy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1008-682X.172818" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925154v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rondanino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Chauffour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechelotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.04.033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Gouby" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-12-65" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366052v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Volle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vega" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Caira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00150" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ouvrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026966" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Andrieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dercle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Billoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248093v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marteil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafontaine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gouhier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851360v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835728v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Compagnon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sereta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066130v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Laure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle Pascale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Bruno" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremeau As" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdeyron C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejou-Bouillet L" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdel N" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419088v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirkov Andrei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936108v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanold J" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936022v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Metchat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorilhon S" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouly Jl" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935948v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greze V" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle P" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchirkov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronese L" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936036v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouche C" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carlet Dollet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419064v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936015v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Drevet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestres S" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusho S" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936066v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubrier M" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel J" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mestres" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejdi Lusho" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419110v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R. Drevet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248291v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248320v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248265v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poitrinal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lepage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brebion" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396279v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Tchirkov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00726203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF1MM01" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>