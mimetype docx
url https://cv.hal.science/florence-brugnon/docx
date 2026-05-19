--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -312,672 +312,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
+                <w:t xml:space="preserve">LXR pathway drives hormonal response intensity in polycystic ovary syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Berby</w:t>
+                <w:t xml:space="preserve">Sarah Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
+                <w:t xml:space="preserve">Manon Despalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Saias</w:t>
+                <w:t xml:space="preserve">Margaux Tore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Brugnon</w:t>
+                <w:t xml:space="preserve">Yoan Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
+                <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (7), pp.1666-1685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44321-025-00251-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466823v1</w:t>
+                <w:t xml:space="preserve">hal-05247975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
+                <w:t xml:space="preserve">New three‐dimensional nuclear morphometry tool quantifies impact of slow freezing on sperm hypercondensed chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Puceat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.70096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423607v1</w:t>
+                <w:t xml:space="preserve">hal-05247955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New three‐dimensional nuclear morphometry tool quantifies impact of slow freezing on sperm hypercondensed chromatin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maïssa Andrieux</w:t>
+                <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/andr.70096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05247955v1</w:t>
+                <w:t xml:space="preserve">hal-05423607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LXR pathway drives hormonal response intensity in polycystic ovary syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dallel</w:t>
+                <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Despalles</w:t>
+                <w:t xml:space="preserve">Jacqueline Saias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Tore</w:t>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayhan Kocer</w:t>
+                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44321-025-00251-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05247975v1</w:t>
+                <w:t xml:space="preserve">hal-05466823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478031v1</w:t>
@@ -2648,51 +2648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Francannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (1), pp.100 - 106. </w:t>
@@ -2730,77 +2730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver X Receptors: A Possible Link between Lipid Disorders and Female Infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3011,51 +3011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of human embryomorphokinetic parameters in sequential or global culture media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kazdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,51 +3145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive assessment of neuroblastoma minimal residual disease in ovarian tissue using RT-qPCR-A strategy for improving the safety of fertility restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,64 +3573,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Walschaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Setif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertility and Sterility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107 (3), pp.580-588.e1. </w:t>
@@ -3815,51 +3815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of ovarian tissue in pediatric patients undergoing sterilizing chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,295 +4038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Functions of Liver X Receptor-β in Sertoli Cells Using a Targeted Expression-Rescue Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm cryopreservation in adolescents and young adults with cancer: results of the French national sperm banking network (CECOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim-Zohra El Hajjaji</w:t>
+                <w:t xml:space="preserve">Myriam Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Walschaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Baptissart</w:t>
+                <w:t xml:space="preserve">Véronique Drouineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Viennois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Oumeddour</w:t>
+                <w:t xml:space="preserve">Ethel Szerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2015-1382⟩</w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (2), pp.478-486.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657924v1</w:t>
+                <w:t xml:space="preserve">hal-01657933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm cryopreservation in adolescents and young adults with cancer: results of the French national sperm banking network (CECOS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the Functions of Liver X Receptor-β in Sertoli Cells Using a Targeted Expression-Rescue Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwan Maqdasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim-Zohra El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Daudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Walschaerts</w:t>
+                <w:t xml:space="preserve">Marine Baptissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Drouineaud</w:t>
+                <w:t xml:space="preserve">Emilie Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethel Szerman</w:t>
+                <w:t xml:space="preserve">Abdelkader Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103 (2), pp.478-486.e1. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (12), pp.4545 - 4557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2014.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/en.2015-1382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657933v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrification of human ovarian tissue: a practical and relevant alternative to slow freezing</w:t>
               </w:r>
@@ -4459,51 +4459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by microarray and meiotic segregation study of a der(10) t(10;18) in a patient with infertility and normal phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Eymard-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4727,51 +4727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of atorvastatin efficacy and toxicity on spermatozoa, accessory glands and gonadal hormones of healthy men: a pilot prospective clinical trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,77 +5008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David H Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Baptissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Caira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, </w:t>
@@ -5282,90 +5282,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease of human sperm hypercondensed chromatin volume after slow freezing revealed by three-dimensional (3D) nuclear morphometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Carcy</w:t>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Desset</w:t>
+                <w:t xml:space="preserve">Tristan Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5407,103 +5407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’impact de la congélation lente sur les paramètres morphométriques tridimensionnels (3D) des noyaux spermatiques humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Carcy</w:t>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Desset</w:t>
+                <w:t xml:space="preserve">Tristan Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Dubos</w:t>
+                <w:t xml:space="preserve">Chloé Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïssa Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrés de la SALF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Andrologie de Langue Française, Jun 2024, Marseille, France</w:t>
@@ -5532,64 +5532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l'impact des radiations ionisantes sur la fertilité masculine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Carcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dercle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5651,234 +5651,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cancer peut-il limiter la préservation de la fertilité féminine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maturation in vitro (IVM) des ovocytes et la technique de vitrification (semiautomatique vs. Manuelle) a-t-elle un impact sur les ovocytes maturés lors d'une IVM rescue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dollet Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Eymard-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Préservation de la fertilité chez les patients atteints d’un cancer : quelles priorités pour la recherche ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de la Biomédecine (ABM); Institut National du Cancer (INCA), May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">28èmes Journées de la FFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction, Sep 2023, Arcachon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248093v1</w:t>
+                <w:t xml:space="preserve">hal-04251102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maturation in vitro (IVM) des ovocytes et la technique de vitrification (semiautomatique vs. Manuelle) a-t-elle un impact sur les ovocytes maturés lors d'une IVM rescue ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cancer peut-il limiter la préservation de la fertilité féminine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées de la FFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction, Sep 2023, Arcachon, France, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Préservation de la fertilité chez les patients atteints d’un cancer : quelles priorités pour la recherche ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de la Biomédecine (ABM); Institut National du Cancer (INCA), May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251102v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical pregnancy rates of oocyte donor cycles are similar when universal media and/or oocyte-specific media are used for oocyte vitrification and warming.</w:t>
               </w:r>
@@ -6252,64 +6252,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la congélation sur la structure tridimensionnelle du noyau spermatique humain: développement d'un nouveau biomarqueur morphométrique de la qualité nucléaire des spermatozoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6864,51 +6864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut il vitrifier les ovocytes avant ou après MIV ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Metchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7373,51 +7373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxidant sur la qualité nucléaire spermatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorilhon S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carlet Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,182 +7475,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IVM before vitrification induces alterations of maturation rates and deleterious effects on actin and tubulin architecture of human oocytes. 2018).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Vorilhon</w:t>
+                <w:t xml:space="preserve">L’activité de la polyarthrite rhumatoïde a un impact sur la réserve ovarienne mesurée par le dosage de m’AMH sérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdeyron C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mestres S</w:t>
+                <w:t xml:space="preserve">Soubrier M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pereira B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lusho S</w:t>
+                <w:t xml:space="preserve">Constantin A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morel J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th annual meeting of European society of Human Reproduction and Embryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de la société française de rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935909v1</w:t>
+                <w:t xml:space="preserve">hal-01936123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gestion des ovocytes immatures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Metchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7691,182 +7691,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire nationale de la Fédération des CECOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité de la polyarthrite rhumatoïde a un impact sur la réserve ovarienne mesurée par le dosage de m’AMH sérique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pereira B</w:t>
+                <w:t xml:space="preserve">IVM before vitrification induces alterations of maturation rates and deleterious effects on actin and tubulin architecture of human oocytes. 2018).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Metchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin A</w:t>
+                <w:t xml:space="preserve">Mestres S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morel J</w:t>
+                <w:t xml:space="preserve">Lusho S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la société française de rhumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, paris, France</w:t>
+              <w:t xml:space="preserve">34th annual meeting of European society of Human Reproduction and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936123v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IVM before vitrification induces alterations of maturation rates and deleterious effects on actin and tubulin architecture of human oocytes. 2018).</w:t>
               </w:r>
@@ -7990,51 +7990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxidant sur la qualité nucléaire spermatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carlet Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8169,51 +8169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lincoln Travens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dollet Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8294,51 +8294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lincoln Travens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dollet Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8393,51 +8393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertility preservation for patients with breast cancer: altered response to ovarian stimulation and loss of cholesterol homeostasis in ovarian follicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poitrinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dollet Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8839,51 +8839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la santé et des sports. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8937,51 +8937,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptose du spermatozoïde et fertilité masculine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique. Université Blaise Pascal - Clermont-Ferrand II; Université d'Auvergne - Clermont-Ferrand I, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009CLF1MM01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9098,51 +9098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5C57477"/>
+    <w:nsid w:val="7CEC8F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9329,51 +9329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-brugnon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8402-8734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatimel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beauvillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05466823v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Hennebicq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berthaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Carcy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puceat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Andrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dallel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despalles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00251-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Guth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Perol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaf175" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Travens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2025.105245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05003187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valdeyron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Constantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mifsud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.05.045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Salaun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pebrel-Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00117-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechdoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vorilhon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Isfan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rouel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Fekih" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gueganic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugnon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12643" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons-Rejraji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lornage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0098-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.04.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walschaerts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bujan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rossi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Juillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-018-0075-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Salaun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2018.03.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Baron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lobaccaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082177" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vorilhon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brugnon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kocer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourgne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jouve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Veau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1259" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chambon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.26287" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gremeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chabrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01477204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mitouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Borye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2016.10.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rives" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Setif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2016.11.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2017.6238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14647273.2016.1151561" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Janny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Pouly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Gremeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zohra El Hajjaji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baptissart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Oumeddour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1382" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Daudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drouineaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Szerman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.11.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sanfilippo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Smitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-015-0065-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657877v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kemeny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Eymard-Pierre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goumy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1008-682X.172818" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925154v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rondanino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Chauffour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechelotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.04.033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Gouby" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-12-65" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366052v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Volle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vega" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Caira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00150" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ouvrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026966" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Andrieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dercle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Billoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248093v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marteil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafontaine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gouhier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851360v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835728v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Compagnon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sereta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066130v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Laure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle Pascale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Bruno" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremeau As" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdeyron C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejou-Bouillet L" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdel N" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419088v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirkov Andrei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936108v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanold J" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936022v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Metchat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorilhon S" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouly Jl" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935948v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greze V" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle P" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchirkov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronese L" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936036v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouche C" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carlet Dollet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419064v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936015v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Drevet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestres S" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusho S" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936066v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubrier M" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel J" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mestres" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejdi Lusho" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419110v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R. Drevet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248291v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248320v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248265v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poitrinal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lepage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brebion" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396279v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Tchirkov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00726203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF1MM01" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-brugnon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8402-8734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatimel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beauvillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dallel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despalles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00251-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Carcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puceat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Andrieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70096" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Hennebicq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berthaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05466823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Guth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Perol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaf175" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Travens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2025.105245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05003187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valdeyron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Constantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mifsud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.05.045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Salaun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pebrel-Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00117-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechdoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vorilhon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Isfan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rouel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Fekih" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gueganic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugnon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12643" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons-Rejraji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lornage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0098-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.04.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walschaerts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bujan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rossi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Juillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-018-0075-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Salaun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2018.03.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Baron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lobaccaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082177" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vorilhon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brugnon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kocer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourgne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jouve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Veau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1259" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chambon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.26287" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gremeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chabrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01477204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mitouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Borye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2016.10.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rives" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Setif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2016.11.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2017.6238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14647273.2016.1151561" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Janny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Pouly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Gremeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Daudin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drouineaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Szerman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.11.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zohra El Hajjaji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baptissart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Oumeddour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1382" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sanfilippo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Smitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-015-0065-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657877v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kemeny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Eymard-Pierre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goumy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1008-682X.172818" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925154v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rondanino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Chauffour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechelotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.04.033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Gouby" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-12-65" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366052v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Volle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vega" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Caira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00150" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ouvrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026966" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Andrieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dercle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Billoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251102v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marteil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafontaine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gouhier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851360v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835728v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Compagnon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sereta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066130v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Laure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle Pascale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Bruno" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremeau As" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdeyron C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejou-Bouillet L" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdel N" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419088v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirkov Andrei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936108v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanold J" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936022v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Metchat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorilhon S" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouly Jl" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935948v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greze V" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle P" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchirkov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronese L" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936036v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouche C" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carlet Dollet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419064v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936015v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Drevet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936123v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubrier M" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin A" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel J" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936066v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestres S" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusho S" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mestres" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejdi Lusho" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419110v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R. Drevet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248291v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248320v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248265v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poitrinal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lepage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brebion" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396279v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Tchirkov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00726203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF1MM01" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>