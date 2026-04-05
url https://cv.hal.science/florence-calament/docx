--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -352,153 +352,938 @@
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Hommages à Dominique Bénazeth, pp.85-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03505499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du soleil dans l'Egypte ancienne aux tritons et néréides dans l'art copte. Bibliographie de Dominique Bénazeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d’Archéologie Copte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, p. 13-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur un Post-it de la main de Frangé (?). O. Louvre E 8203</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coptic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, p. 7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/JCs.18.0.3191763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varia Coptica Thebaica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol.1 (104), p. 39-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un monastère exploré et interprété par les textes : récents éclairages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baouît (2008-2018), panorama et perspectives. Rencontre de l'archéologie et des textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Calament; Gisèle Hadji-Minaglou, Jun 2018, Paris, France. p. 137-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations autour du &amp;quot;Dieu de (saint) Apa Apollô&amp;quot;, le vocable de l'église principale de Baouît identifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e Journée d'études de l'Association francophone de coptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jitse Djikstra, Jun 2019, Ottawa (Canada), Canada. p. 163-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Bible aux tissus : le témoignage d'un papyrus copte du viie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boud'Hors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Journée d'études de l'Association francophone de coptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adel Sidarus, Jun 2015, Lisbonne, Portugal. p. 159-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport des nouvelles découvertes épigraphiques à Baouît (2006-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coptic Society, Literature and Religion from Late Antiquity to Modern Times (Tenth International Congress of Coptic Studies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paola Buzi, Sep 2012, Rome, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur l'Apa Daniêl, &amp;quot;Père du topos&amp;quot; à Baouît</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Journée d'études de l'Association francophone de coptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Louvain-la-Neuve, Belgique. p. 91-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rive gauche, rive droite : des éclaircissements sur un toponyme de l'Hermopolite. Autour de la stèle Louvre E 27221</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Journée d'études de l'Association francophone de coptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loretta del Francia, Jun 2009, Rome, Italie. p. 37-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme d'édition des archives de Pesynthios : focus sur les papyrus coptes du musée du Louvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Congress of Papyrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Schubert, Aug 2010, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Maria à Hèlisaos... Micro-économie et toponymie en question dans la région thébaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thèbes et sa région aux époques hellénistique, romaine et byzantine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Delattre; Paul Heilporn, Dec 2005, Bruxelles, Belgique. p. 175-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un ensemble de stèles fayoumiques inédites : à propos de la stèle funéraire de Pantoleos de Toutôn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Calament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boud'Hors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Congress of Coptic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacques van der Vliet; Mat Immerzeel, Aug 2000, Leyde, Pays-Bas. p. 447-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -508,249 +1293,601 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le luth dans l’Egypte byzantine : la tombe de la prophétesse d’Antinoé au Musée de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Eichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Calament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vendries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Calament, Ricardo Eichmann, Christophe Vendries. M. Leidorf, pp.XIV-164, 2012, 978-3-89646-656-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les textes dans l'église de l'Archange-Michel à Baouît</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ifao. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'église de l'Archange-Michel dans le monastère copte de Baouît</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de l'Institut français d'archéologie orientale (MIFAO) (143), p. 371-466, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gascou 25. Coup de projecteur sur un document copte des archives du monastère Saint-Jérémie de Saqqara : P. RevilloutCopt. 3 (P. Louvre N 2405/5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Fournet; Arietta Papaconstantinou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Jean Gascou. Textes et études papyrologiques Travaux et Mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20/1, p. 91-100, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les peintres à l’œuvre à Baouît : témoignages épigraphiques et picturaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Calament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sulamith Brodbeck; Andréas Nicolaïdès; Pauline Pagès; Brigitte Pitarakis; Ioanna Rapti; Élisabeth Yota. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Catherine Jolivet-Lévy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20/2, pp.49-68, 2016, Travaux et Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03891466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une étude des archives coptes de Medinet el-Fayoum (P. Louvre E 10253, E 6893, E 6867 et E 7395)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boud'Hors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Kaplony; Daniel Potthast; Cornelia Römer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Bāwīṭ to Marw. Documents from the Medieval Muslim World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112, Brill, pp.23-58, 2015, Islamic History and Civilization. Studies and Texts, 978-90-04-28218-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004282186_003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baouît (2022) [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Hadji-Minaglou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée du Louvre; Institut français d'archéologie orientale. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -897,51 +2034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Calament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JCS.23.0.3289383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505499v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Vanthieghem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delattre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01494101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Eichmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vendries" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Rochard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Calament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JCS.23.0.3289383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505499v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Vanthieghem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delattre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JCs.18.0.3191763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01494101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Eichmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vendries" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Rochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004282186_003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Hadji-Minaglou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>