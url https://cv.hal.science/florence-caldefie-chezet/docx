--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> FLORENCE CALDEFIE-CHEZET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">FLORENCE CALDEFIE-CHEZET</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-caldefie-chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2665-3822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Plant Extracts Regulating the Inflammatory Immune Response and Oxidative Stress: Focus on Quercus robur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.510. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu17030510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional activities of French raw-milk cheeses on aging, mobility, muscle integrity, and chondrocyte protection using in vivo and in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.106899. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2025.106899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a chicory extract fermented by Akkermansia muciniphila: An in vitro study on its potential to modulate obesity-related inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100974. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2025.100974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Therapeutic Potential of Ampelopsis grossedentata Leaf Extract as an Anti-Inflammatory and Antioxidant Agent in Human Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.416. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25010416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The obese inflammatory microenvironment may promote breast DCIS progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1384354. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1384354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Profile and Assessment of Antioxidant, Anti-Inflammatory, and Antiproliferative Effects of &amp;lt;i&amp;gt;Ammodaucus leucotrichus&amp;lt;/i&amp;gt; Coss. &amp; Dur. Fruit Extracts on Human Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.1934578X241239827. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578x241239827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of French Raw-Milk Cheeses on Oxidative Process Using Caenorhabditis elegans and Human Leukocyte Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (12), pp.1862. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu16121862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk of Inflammatory Cytokines within the Breast Tumor Microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Bingula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (4), pp.4002. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24044002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspalathus linearis (Rooibos) Targets Adipocytes and Obesity-Associated Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.1751. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15071751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Profile, Antioxidant and Anti-Inflammatory Potency of Extracts of Vitex madiensis Oliv. and Crossopteryx febrifuga (Afzel ex G. Don)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Boungou-Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bikindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.386. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12020386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Physical Activity in Obese Condition Favours Antitumour Immunity Leading to Decreased Tumour Growth in a Syngeneic Mouse Model of Carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Obesity, Adipose Tissue, and Tumor Microenvironment on Macrophage Polarization and Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.339. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11020339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory and Antioxidant Activity of an Extract of Luzula sylvatica in a Co-Culture Model of Fibroblasts and Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Complementary &amp; Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29011/2577-2201.100052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthine Oxidase Inhibitors from Filipendula ulmaria (L.) Maxim. and Their Efficient Detections by HPTLC and HPLC Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ogeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (7), pp.1939. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26071939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cell Culture Systems: Tumor Application, Advantages, and Disadvantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (22), pp.12200. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms222212200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and prolonged protective effects of Artemisia herba-alba extracts via glutathione metabolism reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felgines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldéfie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2021.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adipose Microenvironment Dysregulates the Mammary Myoepithelial Cells and Could Participate to the Progression of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.571948. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.571948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an Exercise and Nutritional Intervention on Circulating Biomarkers and Metabolomic Profiling During Adjuvant Treatment for Localized Breast Cancer: Results From the PASAPAS Feasibility Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Febvey-Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pialoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.153473542097766. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735420977666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO771, the first luminal B mammary cancer cell line from C57BL/6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12935-020-01418-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : Deux maladies du vieillissement limitées par l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of inter-organ signalling in obese mice by spontaneous physical activity during mammary cancer development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of new naphthoquinones derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Ourhzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abrunhosa-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.224-229. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570179417666200212111956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory and cytotoxic potential of new phenanthrenoids from Luzula sylvatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ogéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (10), pp.2372. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25102372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Anti-Inflammatory and Immunomodulatory Activities of an Extract from the Roots of Bupleurum rotundifolium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.101. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines6040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis(4-hydroxy-2H-chromen-2-one) Coumarin Induces Apoptosis in MCF-7 Human Breast Cancer Cells Through Aromatase Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (11), pp.6107-6114. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21873/anticanres.13818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the anti-inflammatory and immunomodulatory mechanisms of two medicinal herbs: meadowsweet (Filipendula ulmaria) and harpagophytum (Harpagophytum procumbens).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant, Animal and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.145-163. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/ijpaes.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormonal Therapy Resistance and Breast Cancer: Involvement of Adipocytes and Leptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.2839. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11122839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte/breast cancer cell crosstalk in obesity interferes with the anti-proliferative efficacy of tamoxifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Huede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0191571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Lytic Activity by Leptin Is Independent From Lipid Rafts in Murine Primary Splenocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (1), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the correlation between the chemical profile and the antalgic and anti-proliferative activities of essential oils of Elionurus hensii K. Schum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loumouamou Aubin Nestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bikindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntalani Hermeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement in Medicinal Plant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supernatants of Adipocytes From Obese Versus Normal Weight Women and Breast Cancer Cells: In Vitro Impact on Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (7), pp.1808-1816. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Spiro-bisheterocycles on Proliferation and Apoptosis in Human Breast Cancer Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdam Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (12), pp.6399-6408. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21873/anticanres.11237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory F-2-isoprostane, prostaglandin F-2 alpha, pentraxin 3 levels and breast cancer risk: The Swedish Mammography Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Wolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin, adipocytes and breast cancer: Focus on inflammation and anti-tumor immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.37-48. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Expression of Cyclooxygenase, Aromatase, Adipokines, Inflammation and Cell Proliferation Markers in Breast Cancer Specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault-Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0138443. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin induces a proliferative response in breast cancer cells but not in normal breast cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bernard-Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.645-55. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01635581.2014.894104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc-alpha 2-glycoprotein: A proliferative factor for breast cancer? In vitro study and molecular mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mracek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (5), pp.2025-2029. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3892/or.2013.2311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-proliferative activity of four aromatic plants of Benin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noudogbessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Figueredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products, India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity: in vitro interferences between adipokines and proangiogenic features and/or antitumor therapies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal interactions between breast tumor and its adipose microenvironment based on a 3D adipose equivalent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile oil composition and antiproliferative activity of Hyptis spicigera Lam against human breast adenocarcinoma cells MCF-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gs Bogninou-Agbidinoukoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yedomonhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Avlessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sohounhloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Journal of Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Dual Activity of a Chalcone-Phthalocyanine Conjugate: Design, Synthesis, and Antivascular and Photodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinem Tuncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trivella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devrim Atilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), pp.3706 - 3716. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp400207v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eicosanoids and Adipokines in Breast Cancer: From Molecular Mechanisms to Clinical Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.323 - 360. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2011.4408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin: Involvement in the pathophysiology of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2), pp.90 - 101. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of adiponectin and leptin in breast cancer: clinical and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Buechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine-Related Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.1197-1210. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/ERC-09-0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of leptin in the non-specific immune response of stressed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (9), pp.668-669. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2362.2006.01706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using complementary in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : Impact de la vitamine D dans le microenvironnement tumoral adipeux inflammatoire retrouvé chez les patientes obèses à l’aide de modèles 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la vitamine D sur le microenvironnement tumoral mammaire en situation d’obésité dans un modèle de co-culture 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy AOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola HABANJAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan NEHME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona DIAB-ASSAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Régionales de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis(4-hydroxy-2H-chromen-2-one) CoumarinInduces Apoptosis in MCF-7 Human BreastCancer Cells Through Aromatase Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Scientific and Academic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity and breast cancer: impact of vitamin D on the inflammatory adipose tumor microenvironment in obesity in a 3D co-culture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Partenariat Nacre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux tumoral et la résistance à la thérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée NACRe Partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity : impact of Rooibos on the adipose tumor microenvironnement and resistance to therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Partenariat Nacre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et mise en oeuvre d'une stratégie de recherche de métabolites bioactifs naturels, issus de matrices fromagères, efficaces contre l'arthrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque recherche IUT Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle 3D de tumoroïdes bicellulaires fluorescents mimant le cancer canalaire in situ dans un microenvironnement adipeux et inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes automnales du groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du microenvironnement inflammatoire et de l'obésité dans la transition du cancer canalaire in situ (CCIS) en carcinome invasif (CCI) via le développement d’un modèle 3D de tumoroïdes fluorescents hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs du réseau NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la transition du cancer mammaire in situ vers un cancer invasif chez les femmes en surpoids/obèses : développement d'un modèle de tumoroïdes bicellulaires fluorescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises régionales de Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fromages comme nouvelle source de métabolites bioactifs innovants capables d'impacter le stress oxydant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de facteurs préventifs de la transition du CCIS (carcinome canalaire in situ) vers un CCI (carcinome canalaire invasif) chez les femmes en surpoids ou obèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs du réseau NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity and cancer: role of adipose cells in preventing the transition from in situ to invasive breast cancer in a two-cell fluorescent spheroid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cellules myoépithéliales : nouveau tandem impliqué dans la cancérogenèse mammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Digitale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité ralentit la croissance tumorale en modulant les signaux hormonaux tissulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of obese adipose tissue-derived stem cells to hepato-or breast-carcinoma inflammation, through promotion of Th17 cells and activation of IL-1b by monocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chehimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., 2017, Lisbonne, Portugal. 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique pendant les traitements adjuvants du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Febvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between adipocyte secretions and breast cells: impact on tumor progression and resistance to therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Huede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, France. 601 p., </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du secretome adipocytaire dans la resistance au traitement par hormonotherapie et sur les cellules souches cancereuses : cas du cancer mammaire en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et Cancer du sein : Interaction entre hormonothérapie (Tamoxifène) et sécrétions adipocytaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France. pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer mammaire : interaction entre sécrétions adipocytaires et hormonothérapie (Tamoxifène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Chaput Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel C. Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2013, Bordeaux, France. pp.S115, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70478-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using in vitro complementary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st meeting of the International INFOGUT COST action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of raw-milk cheeses biological activity on oxidative processes and mobility using the in vivo model Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Priam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VerMidi XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calluna vulgaris : une plante médicinale innovante ciblant l'obésité et l'inflammation associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Parchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV: A Powerful Plant-Based extract to Combat Cellulite Inside and Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Parchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin Physiology International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches: Phyto-Probiotics as a Therapeutic Support for Managing Obesity-Linked Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'inflammation liée à l'obésité en utilisant des extraits de prébiotiques fermentés par des bactéries intestinales : développement et caractérisation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : impact de la vitamine D sur le microenvironnement tumoral adipeux inflammatoire en cas d'obésité dans un modèle de co-culture 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy AOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola HABANJAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona DIAB-ASSAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique du CIR3 (Centre international de recherche 3 : La mobilité personnalisée comme facteur-clé de la santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vitamin D on the progression of breast cancer in the case of obesity: a 3D coculture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab-Assaf Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiponectin receptor agonist as potential therapeutic candidate for breast cancer associated with obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a post-biotic as a Therapeutic Support for Managing Obesity-Linked Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence C. Defois-Fraysse Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIM : Skin Physiology International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches: Phyto-Probiotics as a Therapeutic Support for Managing Obesity-Linked Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Congress on Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Venise, Italy. Obesity Facts 2024, Vol. 17, Suppl. 1 31st European Congress on Obesity (ECO 2024), 17, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fromage au lait cru, un aliment clé pour favoriser la mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Wittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CIR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'inflammation liée à l'obésité en utilisant des extraits de prébiotiques fermentés par des bactéries intestinales : développement et caractérisation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique pour le CIR3 - CAP2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 3 resistant starch: influence on human gut microbiota and inflammatory response using complementary in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity and breast cancer: impact of vitamin D on the inflammatory adipose tumor microenvironment in obesity in a 3D co-culture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy AOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola HABANJAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan NEHME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona DIAB-ASSAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches: phyto-probiotics as a therapeutic support for managing obesity-linked psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des écoles doctorales (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fromages au lait cru comme source de métabolites bioactifs innovants pour lutter contre le stress oxydant et favoriser la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e édition colloque des fromages au lait cru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential anti-inflammatory activities of Ampelopsis grossedentata extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème ESPEN Congress on clinical nutrition and metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. Clinical Nutrition ESPEN Volume 58, December 2023, Pages 514-515, 58, pp.514-515, 2023, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du microenvironnement adipeux inflammatoire sur la progression tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese as a new source of bioactive metabolites impacting oxidative stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Sciences de la Vie, Santé, Agronomie Environnement (SVSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la vitamine D sur le microenvironnement tumoral adipeux inflammatoire en situation d’obésité dans un modèle de co-culture 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil Chimique et Evaluation des Effets Antioxydants, Anti-inflammatoires et Antiprolifératifs des Extraits de Fruit d’Ammodaucus leucotrichus Coss. & Dur sur le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity: impact of rooibos extract on the inflammatory adipose microenvironment during hormonotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheeses as a new source of bioactive metabolites impacting oxidative stress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Priam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Forum sur les aliments fermentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux inflammatoire au cours du traitement par hormonothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity: impact of rooibos on the inflammatory adipose microenvironment during hormonotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème ESPEN Congress on clinical nutrition and metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxydant and antiproliferative effects of Ammodaucus leucotrichus fruit on breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fz Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Djabbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux tumoral et la résistance à la thérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of type 3 resistant starch on human gut microbiota and immune cells using complementary in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Probiotics, Prebiotics and New Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheeses as a new source of bioactive metabolites impacting oxidative stress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-inflammatoire et antioxydante d’un extrait de feuille d’Ampelopsis grossedentata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et progression tumorale : Optimisation d’un modèle 3D de tumoroïdes bicellulaires fluorescents mimant le cancer canalaire in situ dans un microenvironnement adipeux et inflammatoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical approaches and optimization of a heterogeneous fluorescent tumoroid generation of ductal breast carcinoma in situ to study the impact of the adipose and inflammatory microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. annual conference of the European society for biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la transition du cancer in situ vers un cancer invasif chez les femmes en surpoids/obèses : rôle des cellules myoépithéliales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l'enrichissement : impact des phases du protocole sur la composition corporelle et la croissance tumorale dans un modèle murin de carcinogenèse mammaire associé à un régime hyper-lipidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Al Dekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème colloque AFSTAL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité module les signaux hormonaux tissulaires conduisant à une moindre croissance tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PlantinAuv project: enhance the value of a local botanical heritage, example of a plant extract with anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products in drug discovery and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules adipeuses pourraient favoriser l'invasion du cancer du sein en induisant la perte du profil suppresseur de tumeur des cellules myoépithéliales mammaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nutrition &amp; Cancer. Que sait-on aujourd'hui, quels enjeux pour la recherche de demain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du sécrétome adipocytaire dans la résistance aux traitements anticancéreux à l’aide d’un modèle d’organoïdes pluricellulaires TRIMISTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Puravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique AVIESAN " De la culture 3D à l'organoïde "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et évaluation pharmacologique de nouvelles familles de methoxynaphtalènes à visée antitumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mahdi Ourhzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Challard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipose cells could favor breast cancer invasion by inducing the loss of the tumor-suppressor profile of mammary myoepithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’activité immunomodulatrice de 3 plantes issues de la flore auvergnate à celle de plantes médicinales reconnues (harpagophyton et reine des prés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Vareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of adipose stem cells from obese subjects to hepato-or breast-carcinoma tumorogenesis, through promotion of Th17 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chehimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Eljaafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. 147 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of adipocytes and their secretome on the effectiveness of hormone therapy in breast cancer associated with overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité: impact du microenvironnement adipeux sur la fonctionnalité des cellules myoépithéliales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Montagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Spiro-bisheterocycles on Proliferation and Apoptosis in Human Breast Cancer Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Tahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of adipose stem cells from obese subjects to hepato-or breast-carcinoma tumorogenesis, through promotion of Th17 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chehimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Eljaafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des adipocytes et de leur secrétome sur l’efficacité de l’hormonothérapie dans le cancer du sein en situation de surpoids/obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. 147 p., 2017, Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne:Book Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du secrétome adipocytaire sur l’hormonothérapie dans le cancer du sein en situation de surpoids/obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la leptine, de l’IL6 et de traitements anti-cancéreux sur la prolifération de cellules souches cancéreuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre microenvironnement adipeux et cancer du sein en situation d'obésité : le tissu adipeux sous-cutané abdominal provenant de femmes obèses constitue t'il un bon modèle d'étude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre cellules mammaires et adipocytaires en situation d’obésité : implication dans le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70806-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sécrétions adipocytaires induisent-elles une diminution de l’efficacité des traitements d’hormonothérapie en situation d’obésité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, Nutrition Clinique et Métabolisme. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70810-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue entre adipocytes et cellules neoplasiques mammaires : Impact sur le processus d'angiogenèse tumorale et sur l'efficacité de l'hormonotherapie en situation d'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Huédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of adipocyte secretions on proliferation process and tumor angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013, ICTRNH 2013. Second International Congress of Translational Research in Human Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory effects of gnetum parvifolium and it major bioactive compound, isorhapontigenin: Impact on oxidative stress and cell viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia HAMDAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition ESPEN 63:1189</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, pp.1189, 2024, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2024.07.670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Anticarcinogenic Properties of Adiponectin: A Potential Therapeutic Approach in Breast Cancer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adiponectin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90 (1ere ed.), Academic Press, 480 p., 2012, Vitamins and Hormones, 978-0-1239-8319-0. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398313-8.00015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticancer Active Ingredient From Guiera Senegalensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirti Patel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 2014/0348958 A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> FLORENCE CALDEFIE-CHEZET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">FLORENCE CALDEFIE-CHEZET</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-caldefie-chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2665-3822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Plant Extracts Regulating the Inflammatory Immune Response and Oxidative Stress: Focus on Quercus robur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.510. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu17030510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Biotransformation of Chicory by Bacteroides fragilis: In Vitro Implications for Obesity-Related Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (21), pp.10428. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms262110428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional activities of French raw-milk cheeses on aging, mobility, muscle integrity, and chondrocyte protection using in vivo and in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.106899. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2025.106899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a chicory extract fermented by Akkermansia muciniphila: An in vitro study on its potential to modulate obesity-related inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100974. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2025.100974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Therapeutic Potential of Ampelopsis grossedentata Leaf Extract as an Anti-Inflammatory and Antioxidant Agent in Human Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.416. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25010416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The obese inflammatory microenvironment may promote breast DCIS progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1384354. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1384354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Profile and Assessment of Antioxidant, Anti-Inflammatory, and Antiproliferative Effects of &amp;lt;i&amp;gt;Ammodaucus leucotrichus&amp;lt;/i&amp;gt; Coss. &amp; Dur. Fruit Extracts on Human Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.1934578X241239827. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578x241239827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of French Raw-Milk Cheeses on Oxidative Process Using Caenorhabditis elegans and Human Leukocyte Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (12), pp.1862. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu16121862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk of Inflammatory Cytokines within the Breast Tumor Microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Bingula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (4), pp.4002. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24044002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspalathus linearis (Rooibos) Targets Adipocytes and Obesity-Associated Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.1751. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15071751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Profile, Antioxidant and Anti-Inflammatory Potency of Extracts of Vitex madiensis Oliv. and Crossopteryx febrifuga (Afzel ex G. Don)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Boungou-Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bikindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.386. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12020386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Physical Activity in Obese Condition Favours Antitumour Immunity Leading to Decreased Tumour Growth in a Syngeneic Mouse Model of Carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Obesity, Adipose Tissue, and Tumor Microenvironment on Macrophage Polarization and Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.339. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11020339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory and Antioxidant Activity of an Extract of Luzula sylvatica in a Co-Culture Model of Fibroblasts and Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Complementary &amp; Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29011/2577-2201.100052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthine Oxidase Inhibitors from Filipendula ulmaria (L.) Maxim. and Their Efficient Detections by HPTLC and HPLC Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ogeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (7), pp.1939. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26071939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adipose Microenvironment Dysregulates the Mammary Myoepithelial Cells and Could Participate to the Progression of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.571948. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.571948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cell Culture Systems: Tumor Application, Advantages, and Disadvantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (22), pp.12200. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms222212200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and prolonged protective effects of Artemisia herba-alba extracts via glutathione metabolism reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felgines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldéfie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2021.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an Exercise and Nutritional Intervention on Circulating Biomarkers and Metabolomic Profiling During Adjuvant Treatment for Localized Breast Cancer: Results From the PASAPAS Feasibility Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Febvey-Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pialoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.153473542097766. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735420977666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO771, the first luminal B mammary cancer cell line from C57BL/6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12935-020-01418-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : Deux maladies du vieillissement limitées par l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of inter-organ signalling in obese mice by spontaneous physical activity during mammary cancer development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of new naphthoquinones derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Ourhzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abrunhosa-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.224-229. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570179417666200212111956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory and cytotoxic potential of new phenanthrenoids from Luzula sylvatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ogéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (10), pp.2372. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25102372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Anti-Inflammatory and Immunomodulatory Activities of an Extract from the Roots of Bupleurum rotundifolium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.101. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines6040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis(4-hydroxy-2H-chromen-2-one) Coumarin Induces Apoptosis in MCF-7 Human Breast Cancer Cells Through Aromatase Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (11), pp.6107-6114. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21873/anticanres.13818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the anti-inflammatory and immunomodulatory mechanisms of two medicinal herbs: meadowsweet (Filipendula ulmaria) and harpagophytum (Harpagophytum procumbens).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant, Animal and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.145-163. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/ijpaes.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormonal Therapy Resistance and Breast Cancer: Involvement of Adipocytes and Leptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.2839. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11122839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte/breast cancer cell crosstalk in obesity interferes with the anti-proliferative efficacy of tamoxifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Huede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0191571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supernatants of Adipocytes From Obese Versus Normal Weight Women and Breast Cancer Cells: In Vitro Impact on Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (7), pp.1808-1816. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Lytic Activity by Leptin Is Independent From Lipid Rafts in Murine Primary Splenocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (1), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the correlation between the chemical profile and the antalgic and anti-proliferative activities of essential oils of Elionurus hensii K. Schum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loumouamou Aubin Nestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bikindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntalani Hermeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement in Medicinal Plant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Spiro-bisheterocycles on Proliferation and Apoptosis in Human Breast Cancer Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdam Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (12), pp.6399-6408. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21873/anticanres.11237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory F-2-isoprostane, prostaglandin F-2 alpha, pentraxin 3 levels and breast cancer risk: The Swedish Mammography Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Wolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin, adipocytes and breast cancer: Focus on inflammation and anti-tumor immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.37-48. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Expression of Cyclooxygenase, Aromatase, Adipokines, Inflammation and Cell Proliferation Markers in Breast Cancer Specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault-Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0138443. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin induces a proliferative response in breast cancer cells but not in normal breast cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bernard-Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.645-55. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01635581.2014.894104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc-alpha 2-glycoprotein: A proliferative factor for breast cancer? In vitro study and molecular mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mracek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (5), pp.2025-2029. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3892/or.2013.2311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-proliferative activity of four aromatic plants of Benin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noudogbessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Figueredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products, India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity: in vitro interferences between adipokines and proangiogenic features and/or antitumor therapies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal interactions between breast tumor and its adipose microenvironment based on a 3D adipose equivalent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile oil composition and antiproliferative activity of Hyptis spicigera Lam against human breast adenocarcinoma cells MCF-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gs Bogninou-Agbidinoukoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yedomonhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Avlessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sohounhloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Journal of Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Dual Activity of a Chalcone-Phthalocyanine Conjugate: Design, Synthesis, and Antivascular and Photodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinem Tuncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trivella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devrim Atilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), pp.3706 - 3716. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp400207v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eicosanoids and Adipokines in Breast Cancer: From Molecular Mechanisms to Clinical Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.323 - 360. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2011.4408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin: Involvement in the pathophysiology of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2), pp.90 - 101. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of adiponectin and leptin in breast cancer: clinical and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Buechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine-Related Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.1197-1210. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/ERC-09-0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of leptin in the non-specific immune response of stressed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (9), pp.668-669. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2362.2006.01706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using complementary in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : Impact de la vitamine D dans le microenvironnement tumoral adipeux inflammatoire retrouvé chez les patientes obèses à l’aide de modèles 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la vitamine D sur le microenvironnement tumoral mammaire en situation d’obésité dans un modèle de co-culture 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy AOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola HABANJAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan NEHME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona DIAB-ASSAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Régionales de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis(4-hydroxy-2H-chromen-2-one) CoumarinInduces Apoptosis in MCF-7 Human BreastCancer Cells Through Aromatase Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Scientific and Academic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity and breast cancer: impact of vitamin D on the inflammatory adipose tumor microenvironment in obesity in a 3D co-culture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Partenariat Nacre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux tumoral et la résistance à la thérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée NACRe Partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity : impact of Rooibos on the adipose tumor microenvironnement and resistance to therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Partenariat Nacre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et mise en oeuvre d'une stratégie de recherche de métabolites bioactifs naturels, issus de matrices fromagères, efficaces contre l'arthrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque recherche IUT Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle 3D de tumoroïdes bicellulaires fluorescents mimant le cancer canalaire in situ dans un microenvironnement adipeux et inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes automnales du groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du microenvironnement inflammatoire et de l'obésité dans la transition du cancer canalaire in situ (CCIS) en carcinome invasif (CCI) via le développement d’un modèle 3D de tumoroïdes fluorescents hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs du réseau NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la transition du cancer mammaire in situ vers un cancer invasif chez les femmes en surpoids/obèses : développement d'un modèle de tumoroïdes bicellulaires fluorescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises régionales de Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fromages comme nouvelle source de métabolites bioactifs innovants capables d'impacter le stress oxydant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de facteurs préventifs de la transition du CCIS (carcinome canalaire in situ) vers un CCI (carcinome canalaire invasif) chez les femmes en surpoids ou obèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs du réseau NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity and cancer: role of adipose cells in preventing the transition from in situ to invasive breast cancer in a two-cell fluorescent spheroid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cellules myoépithéliales : nouveau tandem impliqué dans la cancérogenèse mammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Digitale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité ralentit la croissance tumorale en modulant les signaux hormonaux tissulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of obese adipose tissue-derived stem cells to hepato-or breast-carcinoma inflammation, through promotion of Th17 cells and activation of IL-1b by monocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chehimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., 2017, Lisbonne, Portugal. 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique pendant les traitements adjuvants du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Febvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between adipocyte secretions and breast cells: impact on tumor progression and resistance to therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Huede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, France. 601 p., </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du secretome adipocytaire dans la resistance au traitement par hormonotherapie et sur les cellules souches cancereuses : cas du cancer mammaire en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et Cancer du sein : Interaction entre hormonothérapie (Tamoxifène) et sécrétions adipocytaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France. pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer mammaire : interaction entre sécrétions adipocytaires et hormonothérapie (Tamoxifène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Chaput Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel C. Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2013, Bordeaux, France. pp.S115, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70478-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using in vitro complementary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st meeting of the International INFOGUT COST action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of raw-milk cheeses biological activity on oxidative processes and mobility using the in vivo model Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Priam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VerMidi XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'inflammation liée à l'obésité en utilisant des extraits de prébiotiques fermentés par des bactéries intestinales : développement et caractérisation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches: Phyto-Probiotics as a Therapeutic Support for Managing Obesity-Linked Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV: A Powerful Plant-Based extract to Combat Cellulite Inside and Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Parchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin Physiology International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calluna vulgaris : une plante médicinale innovante ciblant l'obésité et l'inflammation associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Parchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : impact de la vitamine D sur le microenvironnement tumoral adipeux inflammatoire en cas d'obésité dans un modèle de co-culture 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy AOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola HABANJAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona DIAB-ASSAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique du CIR3 (Centre international de recherche 3 : La mobilité personnalisée comme facteur-clé de la santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vitamin D on the progression of breast cancer in the case of obesity: a 3D coculture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab-Assaf Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiponectin receptor agonist as potential therapeutic candidate for breast cancer associated with obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a post-biotic as a Therapeutic Support for Managing Obesity-Linked Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence C. Defois-Fraysse Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIM : Skin Physiology International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches: Phyto-Probiotics as a Therapeutic Support for Managing Obesity-Linked Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Congress on Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Venise, Italy. Obesity Facts 2024, Vol. 17, Suppl. 1 31st European Congress on Obesity (ECO 2024), 17, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fromage au lait cru, un aliment clé pour favoriser la mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Wittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CIR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'inflammation liée à l'obésité en utilisant des extraits de prébiotiques fermentés par des bactéries intestinales : développement et caractérisation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique pour le CIR3 - CAP2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 3 resistant starch: influence on human gut microbiota and inflammatory response using complementary in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity and breast cancer: impact of vitamin D on the inflammatory adipose tumor microenvironment in obesity in a 3D co-culture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy AOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola HABANJAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan NEHME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona DIAB-ASSAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches: phyto-probiotics as a therapeutic support for managing obesity-linked psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des écoles doctorales (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fromages au lait cru comme source de métabolites bioactifs innovants pour lutter contre le stress oxydant et favoriser la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e édition colloque des fromages au lait cru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential anti-inflammatory activities of Ampelopsis grossedentata extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème ESPEN Congress on clinical nutrition and metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. Clinical Nutrition ESPEN Volume 58, December 2023, Pages 514-515, 58, pp.514-515, 2023, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheeses as a new source of bioactive metabolites impacting oxidative stress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Priam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Forum sur les aliments fermentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la vitamine D sur le microenvironnement tumoral adipeux inflammatoire en situation d’obésité dans un modèle de co-culture 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil Chimique et Evaluation des Effets Antioxydants, Anti-inflammatoires et Antiprolifératifs des Extraits de Fruit d’Ammodaucus leucotrichus Coss. & Dur sur le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity: impact of rooibos extract on the inflammatory adipose microenvironment during hormonotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du microenvironnement adipeux inflammatoire sur la progression tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese as a new source of bioactive metabolites impacting oxidative stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Sciences de la Vie, Santé, Agronomie Environnement (SVSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux inflammatoire au cours du traitement par hormonothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity: impact of rooibos on the inflammatory adipose microenvironment during hormonotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème ESPEN Congress on clinical nutrition and metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxydant and antiproliferative effects of Ammodaucus leucotrichus fruit on breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fz Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Djabbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux tumoral et la résistance à la thérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of type 3 resistant starch on human gut microbiota and immune cells using complementary in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Probiotics, Prebiotics and New Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheeses as a new source of bioactive metabolites impacting oxidative stress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-inflammatoire et antioxydante d’un extrait de feuille d’Ampelopsis grossedentata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical approaches and optimization of a heterogeneous fluorescent tumoroid generation of ductal breast carcinoma in situ to study the impact of the adipose and inflammatory microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. annual conference of the European society for biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et progression tumorale : Optimisation d’un modèle 3D de tumoroïdes bicellulaires fluorescents mimant le cancer canalaire in situ dans un microenvironnement adipeux et inflammatoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la transition du cancer in situ vers un cancer invasif chez les femmes en surpoids/obèses : rôle des cellules myoépithéliales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l'enrichissement : impact des phases du protocole sur la composition corporelle et la croissance tumorale dans un modèle murin de carcinogenèse mammaire associé à un régime hyper-lipidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Al Dekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème colloque AFSTAL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité module les signaux hormonaux tissulaires conduisant à une moindre croissance tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PlantinAuv project: enhance the value of a local botanical heritage, example of a plant extract with anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products in drug discovery and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules adipeuses pourraient favoriser l'invasion du cancer du sein en induisant la perte du profil suppresseur de tumeur des cellules myoépithéliales mammaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nutrition &amp; Cancer. Que sait-on aujourd'hui, quels enjeux pour la recherche de demain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du sécrétome adipocytaire dans la résistance aux traitements anticancéreux à l’aide d’un modèle d’organoïdes pluricellulaires TRIMISTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Puravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique AVIESAN " De la culture 3D à l'organoïde "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et évaluation pharmacologique de nouvelles familles de methoxynaphtalènes à visée antitumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mahdi Ourhzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Challard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipose cells could favor breast cancer invasion by inducing the loss of the tumor-suppressor profile of mammary myoepithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’activité immunomodulatrice de 3 plantes issues de la flore auvergnate à celle de plantes médicinales reconnues (harpagophyton et reine des prés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Vareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of adipose stem cells from obese subjects to hepato-or breast-carcinoma tumorogenesis, through promotion of Th17 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chehimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Eljaafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. 147 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité: impact du microenvironnement adipeux sur la fonctionnalité des cellules myoépithéliales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Montagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of adipocytes and their secretome on the effectiveness of hormone therapy in breast cancer associated with overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Spiro-bisheterocycles on Proliferation and Apoptosis in Human Breast Cancer Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Tahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of adipose stem cells from obese subjects to hepato-or breast-carcinoma tumorogenesis, through promotion of Th17 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chehimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Eljaafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des adipocytes et de leur secrétome sur l’efficacité de l’hormonothérapie dans le cancer du sein en situation de surpoids/obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. 147 p., 2017, Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne:Book Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du secrétome adipocytaire sur l’hormonothérapie dans le cancer du sein en situation de surpoids/obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la leptine, de l’IL6 et de traitements anti-cancéreux sur la prolifération de cellules souches cancéreuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sécrétions adipocytaires induisent-elles une diminution de l’efficacité des traitements d’hormonothérapie en situation d’obésité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, Nutrition Clinique et Métabolisme. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70810-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre microenvironnement adipeux et cancer du sein en situation d'obésité : le tissu adipeux sous-cutané abdominal provenant de femmes obèses constitue t'il un bon modèle d'étude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre cellules mammaires et adipocytaires en situation d’obésité : implication dans le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70806-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue entre adipocytes et cellules neoplasiques mammaires : Impact sur le processus d'angiogenèse tumorale et sur l'efficacité de l'hormonotherapie en situation d'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Huédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of adipocyte secretions on proliferation process and tumor angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013, ICTRNH 2013. Second International Congress of Translational Research in Human Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory effects of gnetum parvifolium and it major bioactive compound, isorhapontigenin: Impact on oxidative stress and cell viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia HAMDAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition ESPEN 63:1189</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, pp.1189, 2024, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2024.07.670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Anticarcinogenic Properties of Adiponectin: A Potential Therapeutic Approach in Breast Cancer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adiponectin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90 (1ere ed.), Academic Press, 480 p., 2012, Vitamins and Hormones, 978-0-1239-8319-0. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398313-8.00015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticancer Active Ingredient From Guiera Senegalensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirti Patel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 2014/0348958 A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId401"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CAA7862"/>
+    <w:nsid w:val="B5989483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-caldefie-chezet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2665-3822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992912v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Habanjar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longechamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17030510" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.106899" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nehme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Defois-Fraysse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Decombat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blavignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.100974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1384354" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belbachir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamdan Ramdani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gainche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578x241239827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16121862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15071751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Boungou-Tsona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gainche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bikindou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12020386" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020339" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/2577-2201.100052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03282847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ogeron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senejoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26071939" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534726v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212200" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bouchara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cald&#233;fie-Chezet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.06.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vermerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.571948" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020198" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Ourhzif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decombat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abrunhosa-Thomas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khouili" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570179417666200212111956" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3FWVL4ZC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02933003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Og&#233;ron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102372" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cholet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gainche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines6040101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Ramdani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Talhi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermerie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.13818" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ijpaes.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11122839" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loumouamou Aubin Nestor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bikindou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntalani Hermeline" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Silou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamdam Ramdani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Talhi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Taibi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.11237" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Harris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Wolk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138443" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859390v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jarde" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delort" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Billard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard-Gallon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2014.894104" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056768v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mracek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2311" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950207v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Noudogbessi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chalard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Figueredo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine H. Billard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058541" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652469v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dubouloz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066284" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Bogninou-Agbidinoukoun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yedomonhan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Avlessi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sohounhloue" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647780v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Tuncel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devrim Atilla" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bennis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Savoie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp400207v" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649481v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4408" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650796v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645040v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jard&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mishellany" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buechler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-09-0043" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658659v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Ch&#233;zet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Poulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2006.01706.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00R4FK17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Despr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Aoun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy AOUN" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola HABANJAR" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan NEHME" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona DIAB-ASSAF" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277266v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Talhi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277306v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879598v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rousset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817444v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habanjar Ola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853875v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817456v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434874v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermerie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Auxenfans" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542190v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chehimi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740617v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touillaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Foucaut" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743322v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Bougaret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237882v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Damour" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056809v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004358v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput Chaput" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Lequeux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70478-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817392v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Priam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saunier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876028v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parchemin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876046v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875947v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875921v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843773v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843711v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab-Assaf Mona" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876098v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875898v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence C. Defois-Fraysse Defois-Fraysse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645090v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875936v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659492v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossary" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645247v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817405v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277428v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.265" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817429v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277576v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277530v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277483v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352396v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277381v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277452v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277346v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fz Belbachir" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Djabbou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879591v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659568v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854351v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856143v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434890v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04840452v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373209v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard-Vermerie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chauvet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373214v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puravet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154673v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Ourhzif" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Troin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Challard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073384v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737222v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563610v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Eljaafari" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595499v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734752v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montagnon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594048v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Tahli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Silva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594779v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562311v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743389v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard-Vermerie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mojallal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264210v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740292v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741692v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70806-4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123085v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goiffon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metral" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70810-6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW4S5JMB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740291v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189965v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843187v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia HAMDAN" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longechamp" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fraisse" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2024.07.670" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809330v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jard&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398313-8.00015-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887282v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Patel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-caldefie-chezet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2665-3822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992912v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Habanjar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longechamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17030510" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Auxenfans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262110428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.106899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nehme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Defois-Fraysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Decombat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blavignac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.100974" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010416" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1384354" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belbachir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamdan Ramdani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gainche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578x241239827" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16121862" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15071751" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Boungou-Tsona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gainche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bikindou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12020386" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/2577-2201.100052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03282847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ogeron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senejoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26071939" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vermerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.571948" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bouchara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cald&#233;fie-Chezet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.06.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020198" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Ourhzif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decombat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abrunhosa-Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khouili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570179417666200212111956" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3FWVL4ZC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02933003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Og&#233;ron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102372" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cholet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gainche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines6040101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Ramdani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Talhi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermerie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.13818" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ijpaes.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11122839" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25701" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loumouamou Aubin Nestor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bikindou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntalani Hermeline" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Silou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamdam Ramdani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Talhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Taibi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.11237" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Wolk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8W8ZWLG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138443" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859390v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jarde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delort" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Billard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard-Gallon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2014.894104" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056768v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mracek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2311" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Noudogbessi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chalard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Figueredo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644747v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine H. Billard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058541" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dubouloz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066284" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Bogninou-Agbidinoukoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yedomonhan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Avlessi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sohounhloue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Tuncel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devrim Atilla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bennis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Savoie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp400207v" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4408" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650796v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645040v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jard&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mishellany" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buechler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-09-0043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658659v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Ch&#233;zet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Poulin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2006.01706.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00R4FK17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456968v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Despr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843025v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Aoun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843794v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy AOUN" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola HABANJAR" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan NEHME" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona DIAB-ASSAF" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277266v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Talhi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277291v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rousset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817444v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853577v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habanjar Ola" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermerie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542190v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628660v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chehimi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touillaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Foucaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743322v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Bougaret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Damour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput Chaput" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Lequeux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70478-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Priam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saunier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875921v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875947v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876046v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parchemin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876028v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843711v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab-Assaf Mona" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876098v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence C. Defois-Fraysse Defois-Fraysse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645090v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875936v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659492v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossary" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645247v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878925v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817405v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277428v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.265" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352396v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277576v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277530v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277483v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277401v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817429v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277381v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277346v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fz Belbachir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Djabbou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879591v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659568v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817416v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277557v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856143v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434890v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04840452v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard-Vermerie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chauvet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373214v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puravet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154673v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Ourhzif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Troin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Challard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073384v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737222v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563610v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Eljaafari" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734752v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montagnon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595499v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594048v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Tahli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Silva" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594779v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562311v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743389v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard-Vermerie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mojallal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264210v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123085v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goiffon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metral" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70810-6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW4S5JMB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740292v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damour" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741692v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70806-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740291v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189965v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843187v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia HAMDAN" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longechamp" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fraisse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2024.07.670" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809330v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jard&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398313-8.00015-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887282v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Patel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>