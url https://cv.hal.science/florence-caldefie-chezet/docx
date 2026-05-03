--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> FLORENCE CALDEFIE-CHEZET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">FLORENCE CALDEFIE-CHEZET</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-caldefie-chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2665-3822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Plant Extracts Regulating the Inflammatory Immune Response and Oxidative Stress: Focus on Quercus robur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.510. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu17030510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Biotransformation of Chicory by Bacteroides fragilis: In Vitro Implications for Obesity-Related Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (21), pp.10428. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms262110428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional activities of French raw-milk cheeses on aging, mobility, muscle integrity, and chondrocyte protection using in vivo and in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.106899. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2025.106899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a chicory extract fermented by Akkermansia muciniphila: An in vitro study on its potential to modulate obesity-related inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100974. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2025.100974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Therapeutic Potential of Ampelopsis grossedentata Leaf Extract as an Anti-Inflammatory and Antioxidant Agent in Human Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.416. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25010416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The obese inflammatory microenvironment may promote breast DCIS progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1384354. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1384354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Profile and Assessment of Antioxidant, Anti-Inflammatory, and Antiproliferative Effects of &amp;lt;i&amp;gt;Ammodaucus leucotrichus&amp;lt;/i&amp;gt; Coss. &amp; Dur. Fruit Extracts on Human Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.1934578X241239827. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578x241239827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of French Raw-Milk Cheeses on Oxidative Process Using Caenorhabditis elegans and Human Leukocyte Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (12), pp.1862. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu16121862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk of Inflammatory Cytokines within the Breast Tumor Microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Bingula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (4), pp.4002. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24044002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspalathus linearis (Rooibos) Targets Adipocytes and Obesity-Associated Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.1751. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15071751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Profile, Antioxidant and Anti-Inflammatory Potency of Extracts of Vitex madiensis Oliv. and Crossopteryx febrifuga (Afzel ex G. Don)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Boungou-Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bikindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.386. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12020386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Physical Activity in Obese Condition Favours Antitumour Immunity Leading to Decreased Tumour Growth in a Syngeneic Mouse Model of Carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Obesity, Adipose Tissue, and Tumor Microenvironment on Macrophage Polarization and Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.339. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11020339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory and Antioxidant Activity of an Extract of Luzula sylvatica in a Co-Culture Model of Fibroblasts and Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Complementary &amp; Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29011/2577-2201.100052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthine Oxidase Inhibitors from Filipendula ulmaria (L.) Maxim. and Their Efficient Detections by HPTLC and HPLC Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ogeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (7), pp.1939. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26071939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adipose Microenvironment Dysregulates the Mammary Myoepithelial Cells and Could Participate to the Progression of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.571948. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.571948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cell Culture Systems: Tumor Application, Advantages, and Disadvantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (22), pp.12200. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms222212200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and prolonged protective effects of Artemisia herba-alba extracts via glutathione metabolism reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felgines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldéfie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2021.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an Exercise and Nutritional Intervention on Circulating Biomarkers and Metabolomic Profiling During Adjuvant Treatment for Localized Breast Cancer: Results From the PASAPAS Feasibility Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Febvey-Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pialoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.153473542097766. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735420977666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO771, the first luminal B mammary cancer cell line from C57BL/6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12935-020-01418-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : Deux maladies du vieillissement limitées par l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of inter-organ signalling in obese mice by spontaneous physical activity during mammary cancer development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of new naphthoquinones derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Ourhzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abrunhosa-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.224-229. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570179417666200212111956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory and cytotoxic potential of new phenanthrenoids from Luzula sylvatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ogéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (10), pp.2372. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25102372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Anti-Inflammatory and Immunomodulatory Activities of an Extract from the Roots of Bupleurum rotundifolium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.101. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines6040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis(4-hydroxy-2H-chromen-2-one) Coumarin Induces Apoptosis in MCF-7 Human Breast Cancer Cells Through Aromatase Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (11), pp.6107-6114. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21873/anticanres.13818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the anti-inflammatory and immunomodulatory mechanisms of two medicinal herbs: meadowsweet (Filipendula ulmaria) and harpagophytum (Harpagophytum procumbens).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant, Animal and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.145-163. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/ijpaes.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormonal Therapy Resistance and Breast Cancer: Involvement of Adipocytes and Leptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.2839. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11122839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte/breast cancer cell crosstalk in obesity interferes with the anti-proliferative efficacy of tamoxifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Huede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0191571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supernatants of Adipocytes From Obese Versus Normal Weight Women and Breast Cancer Cells: In Vitro Impact on Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (7), pp.1808-1816. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Lytic Activity by Leptin Is Independent From Lipid Rafts in Murine Primary Splenocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (1), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the correlation between the chemical profile and the antalgic and anti-proliferative activities of essential oils of Elionurus hensii K. Schum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loumouamou Aubin Nestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bikindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntalani Hermeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement in Medicinal Plant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Spiro-bisheterocycles on Proliferation and Apoptosis in Human Breast Cancer Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdam Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (12), pp.6399-6408. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21873/anticanres.11237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory F-2-isoprostane, prostaglandin F-2 alpha, pentraxin 3 levels and breast cancer risk: The Swedish Mammography Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Wolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin, adipocytes and breast cancer: Focus on inflammation and anti-tumor immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.37-48. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Expression of Cyclooxygenase, Aromatase, Adipokines, Inflammation and Cell Proliferation Markers in Breast Cancer Specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault-Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0138443. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin induces a proliferative response in breast cancer cells but not in normal breast cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bernard-Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.645-55. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01635581.2014.894104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc-alpha 2-glycoprotein: A proliferative factor for breast cancer? In vitro study and molecular mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mracek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (5), pp.2025-2029. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3892/or.2013.2311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-proliferative activity of four aromatic plants of Benin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noudogbessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Figueredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products, India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity: in vitro interferences between adipokines and proangiogenic features and/or antitumor therapies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal interactions between breast tumor and its adipose microenvironment based on a 3D adipose equivalent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile oil composition and antiproliferative activity of Hyptis spicigera Lam against human breast adenocarcinoma cells MCF-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gs Bogninou-Agbidinoukoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yedomonhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Avlessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sohounhloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Journal of Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Dual Activity of a Chalcone-Phthalocyanine Conjugate: Design, Synthesis, and Antivascular and Photodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinem Tuncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trivella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devrim Atilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), pp.3706 - 3716. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp400207v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eicosanoids and Adipokines in Breast Cancer: From Molecular Mechanisms to Clinical Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.323 - 360. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2011.4408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin: Involvement in the pathophysiology of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2), pp.90 - 101. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of adiponectin and leptin in breast cancer: clinical and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Buechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine-Related Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.1197-1210. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/ERC-09-0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of leptin in the non-specific immune response of stressed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (9), pp.668-669. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2362.2006.01706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using complementary in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : Impact de la vitamine D dans le microenvironnement tumoral adipeux inflammatoire retrouvé chez les patientes obèses à l’aide de modèles 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la vitamine D sur le microenvironnement tumoral mammaire en situation d’obésité dans un modèle de co-culture 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy AOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola HABANJAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan NEHME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona DIAB-ASSAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Régionales de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis(4-hydroxy-2H-chromen-2-one) CoumarinInduces Apoptosis in MCF-7 Human BreastCancer Cells Through Aromatase Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Scientific and Academic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity and breast cancer: impact of vitamin D on the inflammatory adipose tumor microenvironment in obesity in a 3D co-culture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Partenariat Nacre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux tumoral et la résistance à la thérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée NACRe Partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity : impact of Rooibos on the adipose tumor microenvironnement and resistance to therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Partenariat Nacre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et mise en oeuvre d'une stratégie de recherche de métabolites bioactifs naturels, issus de matrices fromagères, efficaces contre l'arthrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque recherche IUT Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle 3D de tumoroïdes bicellulaires fluorescents mimant le cancer canalaire in situ dans un microenvironnement adipeux et inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes automnales du groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du microenvironnement inflammatoire et de l'obésité dans la transition du cancer canalaire in situ (CCIS) en carcinome invasif (CCI) via le développement d’un modèle 3D de tumoroïdes fluorescents hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs du réseau NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la transition du cancer mammaire in situ vers un cancer invasif chez les femmes en surpoids/obèses : développement d'un modèle de tumoroïdes bicellulaires fluorescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises régionales de Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fromages comme nouvelle source de métabolites bioactifs innovants capables d'impacter le stress oxydant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de facteurs préventifs de la transition du CCIS (carcinome canalaire in situ) vers un CCI (carcinome canalaire invasif) chez les femmes en surpoids ou obèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs du réseau NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity and cancer: role of adipose cells in preventing the transition from in situ to invasive breast cancer in a two-cell fluorescent spheroid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cellules myoépithéliales : nouveau tandem impliqué dans la cancérogenèse mammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Digitale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité ralentit la croissance tumorale en modulant les signaux hormonaux tissulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of obese adipose tissue-derived stem cells to hepato-or breast-carcinoma inflammation, through promotion of Th17 cells and activation of IL-1b by monocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chehimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., 2017, Lisbonne, Portugal. 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique pendant les traitements adjuvants du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Febvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between adipocyte secretions and breast cells: impact on tumor progression and resistance to therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Huede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, France. 601 p., </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du secretome adipocytaire dans la resistance au traitement par hormonotherapie et sur les cellules souches cancereuses : cas du cancer mammaire en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et Cancer du sein : Interaction entre hormonothérapie (Tamoxifène) et sécrétions adipocytaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France. pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer mammaire : interaction entre sécrétions adipocytaires et hormonothérapie (Tamoxifène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Chaput Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel C. Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2013, Bordeaux, France. pp.S115, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70478-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using in vitro complementary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st meeting of the International INFOGUT COST action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of raw-milk cheeses biological activity on oxidative processes and mobility using the in vivo model Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Priam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VerMidi XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'inflammation liée à l'obésité en utilisant des extraits de prébiotiques fermentés par des bactéries intestinales : développement et caractérisation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches: Phyto-Probiotics as a Therapeutic Support for Managing Obesity-Linked Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV: A Powerful Plant-Based extract to Combat Cellulite Inside and Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Parchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin Physiology International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calluna vulgaris : une plante médicinale innovante ciblant l'obésité et l'inflammation associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Parchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : impact de la vitamine D sur le microenvironnement tumoral adipeux inflammatoire en cas d'obésité dans un modèle de co-culture 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy AOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola HABANJAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona DIAB-ASSAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique du CIR3 (Centre international de recherche 3 : La mobilité personnalisée comme facteur-clé de la santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vitamin D on the progression of breast cancer in the case of obesity: a 3D coculture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab-Assaf Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiponectin receptor agonist as potential therapeutic candidate for breast cancer associated with obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a post-biotic as a Therapeutic Support for Managing Obesity-Linked Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence C. Defois-Fraysse Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIM : Skin Physiology International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches: Phyto-Probiotics as a Therapeutic Support for Managing Obesity-Linked Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Congress on Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Venise, Italy. Obesity Facts 2024, Vol. 17, Suppl. 1 31st European Congress on Obesity (ECO 2024), 17, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fromage au lait cru, un aliment clé pour favoriser la mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Wittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CIR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'inflammation liée à l'obésité en utilisant des extraits de prébiotiques fermentés par des bactéries intestinales : développement et caractérisation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique pour le CIR3 - CAP2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 3 resistant starch: influence on human gut microbiota and inflammatory response using complementary in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity and breast cancer: impact of vitamin D on the inflammatory adipose tumor microenvironment in obesity in a 3D co-culture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy AOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola HABANJAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan NEHME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona DIAB-ASSAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches: phyto-probiotics as a therapeutic support for managing obesity-linked psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des écoles doctorales (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fromages au lait cru comme source de métabolites bioactifs innovants pour lutter contre le stress oxydant et favoriser la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e édition colloque des fromages au lait cru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential anti-inflammatory activities of Ampelopsis grossedentata extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème ESPEN Congress on clinical nutrition and metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. Clinical Nutrition ESPEN Volume 58, December 2023, Pages 514-515, 58, pp.514-515, 2023, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheeses as a new source of bioactive metabolites impacting oxidative stress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Priam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Forum sur les aliments fermentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la vitamine D sur le microenvironnement tumoral adipeux inflammatoire en situation d’obésité dans un modèle de co-culture 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil Chimique et Evaluation des Effets Antioxydants, Anti-inflammatoires et Antiprolifératifs des Extraits de Fruit d’Ammodaucus leucotrichus Coss. & Dur sur le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity: impact of rooibos extract on the inflammatory adipose microenvironment during hormonotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du microenvironnement adipeux inflammatoire sur la progression tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese as a new source of bioactive metabolites impacting oxidative stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Sciences de la Vie, Santé, Agronomie Environnement (SVSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux inflammatoire au cours du traitement par hormonothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity: impact of rooibos on the inflammatory adipose microenvironment during hormonotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème ESPEN Congress on clinical nutrition and metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxydant and antiproliferative effects of Ammodaucus leucotrichus fruit on breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fz Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Djabbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux tumoral et la résistance à la thérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of type 3 resistant starch on human gut microbiota and immune cells using complementary in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Probiotics, Prebiotics and New Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheeses as a new source of bioactive metabolites impacting oxidative stress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-inflammatoire et antioxydante d’un extrait de feuille d’Ampelopsis grossedentata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical approaches and optimization of a heterogeneous fluorescent tumoroid generation of ductal breast carcinoma in situ to study the impact of the adipose and inflammatory microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. annual conference of the European society for biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et progression tumorale : Optimisation d’un modèle 3D de tumoroïdes bicellulaires fluorescents mimant le cancer canalaire in situ dans un microenvironnement adipeux et inflammatoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la transition du cancer in situ vers un cancer invasif chez les femmes en surpoids/obèses : rôle des cellules myoépithéliales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l'enrichissement : impact des phases du protocole sur la composition corporelle et la croissance tumorale dans un modèle murin de carcinogenèse mammaire associé à un régime hyper-lipidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Al Dekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème colloque AFSTAL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité module les signaux hormonaux tissulaires conduisant à une moindre croissance tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PlantinAuv project: enhance the value of a local botanical heritage, example of a plant extract with anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products in drug discovery and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules adipeuses pourraient favoriser l'invasion du cancer du sein en induisant la perte du profil suppresseur de tumeur des cellules myoépithéliales mammaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nutrition &amp; Cancer. Que sait-on aujourd'hui, quels enjeux pour la recherche de demain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du sécrétome adipocytaire dans la résistance aux traitements anticancéreux à l’aide d’un modèle d’organoïdes pluricellulaires TRIMISTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Puravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique AVIESAN " De la culture 3D à l'organoïde "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et évaluation pharmacologique de nouvelles familles de methoxynaphtalènes à visée antitumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mahdi Ourhzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Challard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipose cells could favor breast cancer invasion by inducing the loss of the tumor-suppressor profile of mammary myoepithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’activité immunomodulatrice de 3 plantes issues de la flore auvergnate à celle de plantes médicinales reconnues (harpagophyton et reine des prés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Vareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of adipose stem cells from obese subjects to hepato-or breast-carcinoma tumorogenesis, through promotion of Th17 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chehimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Eljaafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. 147 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité: impact du microenvironnement adipeux sur la fonctionnalité des cellules myoépithéliales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Montagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of adipocytes and their secretome on the effectiveness of hormone therapy in breast cancer associated with overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Spiro-bisheterocycles on Proliferation and Apoptosis in Human Breast Cancer Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Tahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of adipose stem cells from obese subjects to hepato-or breast-carcinoma tumorogenesis, through promotion of Th17 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chehimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Eljaafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des adipocytes et de leur secrétome sur l’efficacité de l’hormonothérapie dans le cancer du sein en situation de surpoids/obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. 147 p., 2017, Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne:Book Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du secrétome adipocytaire sur l’hormonothérapie dans le cancer du sein en situation de surpoids/obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la leptine, de l’IL6 et de traitements anti-cancéreux sur la prolifération de cellules souches cancéreuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sécrétions adipocytaires induisent-elles une diminution de l’efficacité des traitements d’hormonothérapie en situation d’obésité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, Nutrition Clinique et Métabolisme. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70810-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre microenvironnement adipeux et cancer du sein en situation d'obésité : le tissu adipeux sous-cutané abdominal provenant de femmes obèses constitue t'il un bon modèle d'étude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre cellules mammaires et adipocytaires en situation d’obésité : implication dans le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70806-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue entre adipocytes et cellules neoplasiques mammaires : Impact sur le processus d'angiogenèse tumorale et sur l'efficacité de l'hormonotherapie en situation d'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Huédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of adipocyte secretions on proliferation process and tumor angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013, ICTRNH 2013. Second International Congress of Translational Research in Human Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory effects of gnetum parvifolium and it major bioactive compound, isorhapontigenin: Impact on oxidative stress and cell viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia HAMDAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition ESPEN 63:1189</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, pp.1189, 2024, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2024.07.670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Anticarcinogenic Properties of Adiponectin: A Potential Therapeutic Approach in Breast Cancer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adiponectin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90 (1ere ed.), Academic Press, 480 p., 2012, Vitamins and Hormones, 978-0-1239-8319-0. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398313-8.00015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticancer Active Ingredient From Guiera Senegalensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirti Patel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 2014/0348958 A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId401"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> FLORENCE CALDEFIE-CHEZET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">FLORENCE CALDEFIE-CHEZET</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-caldefie-chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2665-3822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D bioprinting for reproducing the tumor microenvironment in cancer research models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11, pp.100385. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crbiot.2026.100385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Biotransformation of Chicory by Bacteroides fragilis: In Vitro Implications for Obesity-Related Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (21), pp.10428. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms262110428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional activities of French raw-milk cheeses on aging, mobility, muscle integrity, and chondrocyte protection using in vivo and in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.106899. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2025.106899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a chicory extract fermented by Akkermansia muciniphila: An in vitro study on its potential to modulate obesity-related inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100974. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2025.100974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Plant Extracts Regulating the Inflammatory Immune Response and Oxidative Stress: Focus on Quercus robur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.510. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu17030510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The obese inflammatory microenvironment may promote breast DCIS progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1384354. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1384354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Profile and Assessment of Antioxidant, Anti-Inflammatory, and Antiproliferative Effects of &amp;lt;i&amp;gt;Ammodaucus leucotrichus&amp;lt;/i&amp;gt; Coss. &amp; Dur. Fruit Extracts on Human Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.1934578X241239827. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578x241239827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of French Raw-Milk Cheeses on Oxidative Process Using Caenorhabditis elegans and Human Leukocyte Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (12), pp.1862. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu16121862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Therapeutic Potential of Ampelopsis grossedentata Leaf Extract as an Anti-Inflammatory and Antioxidant Agent in Human Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.416. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25010416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk of Inflammatory Cytokines within the Breast Tumor Microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Bingula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (4), pp.4002. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24044002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspalathus linearis (Rooibos) Targets Adipocytes and Obesity-Associated Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.1751. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15071751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Profile, Antioxidant and Anti-Inflammatory Potency of Extracts of Vitex madiensis Oliv. and Crossopteryx febrifuga (Afzel ex G. Don)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Boungou-Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bikindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.386. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12020386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Obesity, Adipose Tissue, and Tumor Microenvironment on Macrophage Polarization and Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.339. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11020339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory and Antioxidant Activity of an Extract of Luzula sylvatica in a Co-Culture Model of Fibroblasts and Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Complementary &amp; Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29011/2577-2201.100052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Physical Activity in Obese Condition Favours Antitumour Immunity Leading to Decreased Tumour Growth in a Syngeneic Mouse Model of Carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and prolonged protective effects of Artemisia herba-alba extracts via glutathione metabolism reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felgines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldéfie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2021.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cell Culture Systems: Tumor Application, Advantages, and Disadvantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (22), pp.12200. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms222212200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adipose Microenvironment Dysregulates the Mammary Myoepithelial Cells and Could Participate to the Progression of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.571948. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.571948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an Exercise and Nutritional Intervention on Circulating Biomarkers and Metabolomic Profiling During Adjuvant Treatment for Localized Breast Cancer: Results From the PASAPAS Feasibility Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Febvey-Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pialoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.153473542097766. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735420977666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthine Oxidase Inhibitors from Filipendula ulmaria (L.) Maxim. and Their Efficient Detections by HPTLC and HPLC Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ogeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (7), pp.1939. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26071939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO771, the first luminal B mammary cancer cell line from C57BL/6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12935-020-01418-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : Deux maladies du vieillissement limitées par l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of inter-organ signalling in obese mice by spontaneous physical activity during mammary cancer development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of new naphthoquinones derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Ourhzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abrunhosa-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.224-229. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570179417666200212111956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory and cytotoxic potential of new phenanthrenoids from Luzula sylvatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ogéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (10), pp.2372. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25102372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the anti-inflammatory and immunomodulatory mechanisms of two medicinal herbs: meadowsweet (Filipendula ulmaria) and harpagophytum (Harpagophytum procumbens).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant, Animal and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.145-163. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/ijpaes.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormonal Therapy Resistance and Breast Cancer: Involvement of Adipocytes and Leptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.2839. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11122839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Anti-Inflammatory and Immunomodulatory Activities of an Extract from the Roots of Bupleurum rotundifolium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.101. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines6040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis(4-hydroxy-2H-chromen-2-one) Coumarin Induces Apoptosis in MCF-7 Human Breast Cancer Cells Through Aromatase Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (11), pp.6107-6114. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21873/anticanres.13818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte/breast cancer cell crosstalk in obesity interferes with the anti-proliferative efficacy of tamoxifen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Huede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0191571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the correlation between the chemical profile and the antalgic and anti-proliferative activities of essential oils of Elionurus hensii K. Schum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loumouamou Aubin Nestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bikindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntalani Hermeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement in Medicinal Plant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Lytic Activity by Leptin Is Independent From Lipid Rafts in Murine Primary Splenocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (1), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supernatants of Adipocytes From Obese Versus Normal Weight Women and Breast Cancer Cells: In Vitro Impact on Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (7), pp.1808-1816. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory F-2-isoprostane, prostaglandin F-2 alpha, pentraxin 3 levels and breast cancer risk: The Swedish Mammography Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Wolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Spiro-bisheterocycles on Proliferation and Apoptosis in Human Breast Cancer Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdam Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (12), pp.6399-6408. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21873/anticanres.11237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin, adipocytes and breast cancer: Focus on inflammation and anti-tumor immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.37-48. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Expression of Cyclooxygenase, Aromatase, Adipokines, Inflammation and Cell Proliferation Markers in Breast Cancer Specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault-Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0138443. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin induces a proliferative response in breast cancer cells but not in normal breast cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bernard-Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.645-55. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01635581.2014.894104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity: in vitro interferences between adipokines and proangiogenic features and/or antitumor therapies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal interactions between breast tumor and its adipose microenvironment based on a 3D adipose equivalent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile oil composition and antiproliferative activity of Hyptis spicigera Lam against human breast adenocarcinoma cells MCF-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gs Bogninou-Agbidinoukoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yedomonhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Avlessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sohounhloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Journal of Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Dual Activity of a Chalcone-Phthalocyanine Conjugate: Design, Synthesis, and Antivascular and Photodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinem Tuncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trivella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devrim Atilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), pp.3706 - 3716. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp400207v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eicosanoids and Adipokines in Breast Cancer: From Molecular Mechanisms to Clinical Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.323 - 360. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2011.4408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin: Involvement in the pathophysiology of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2), pp.90 - 101. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-proliferative activity of four aromatic plants of Benin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noudogbessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Figueredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products, India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc-alpha 2-glycoprotein: A proliferative factor for breast cancer? In vitro study and molecular mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mracek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (5), pp.2025-2029. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3892/or.2013.2311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of adiponectin and leptin in breast cancer: clinical and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Buechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine-Related Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.1197-1210. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/ERC-09-0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of leptin in the non-specific immune response of stressed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (9), pp.668-669. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2362.2006.01706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using complementary in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la vitamine D sur le microenvironnement tumoral mammaire en situation d’obésité dans un modèle de co-culture 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy AOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola HABANJAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan NEHME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona DIAB-ASSAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Régionales de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : Impact de la vitamine D dans le microenvironnement tumoral adipeux inflammatoire retrouvé chez les patientes obèses à l’aide de modèles 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis(4-hydroxy-2H-chromen-2-one) CoumarinInduces Apoptosis in MCF-7 Human BreastCancer Cells Through Aromatase Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Scientific and Academic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity and breast cancer: impact of vitamin D on the inflammatory adipose tumor microenvironment in obesity in a 3D co-culture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Partenariat Nacre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux tumoral et la résistance à la thérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée NACRe Partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity : impact of Rooibos on the adipose tumor microenvironnement and resistance to therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Partenariat Nacre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et mise en oeuvre d'une stratégie de recherche de métabolites bioactifs naturels, issus de matrices fromagères, efficaces contre l'arthrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque recherche IUT Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du microenvironnement inflammatoire et de l'obésité dans la transition du cancer canalaire in situ (CCIS) en carcinome invasif (CCI) via le développement d’un modèle 3D de tumoroïdes fluorescents hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs du réseau NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fromages comme nouvelle source de métabolites bioactifs innovants capables d'impacter le stress oxydant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la transition du cancer mammaire in situ vers un cancer invasif chez les femmes en surpoids/obèses : développement d'un modèle de tumoroïdes bicellulaires fluorescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises régionales de Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle 3D de tumoroïdes bicellulaires fluorescents mimant le cancer canalaire in situ dans un microenvironnement adipeux et inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes automnales du groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de facteurs préventifs de la transition du CCIS (carcinome canalaire in situ) vers un CCI (carcinome canalaire invasif) chez les femmes en surpoids ou obèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs du réseau NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity and cancer: role of adipose cells in preventing the transition from in situ to invasive breast cancer in a two-cell fluorescent spheroid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cellules myoépithéliales : nouveau tandem impliqué dans la cancérogenèse mammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Digitale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité ralentit la croissance tumorale en modulant les signaux hormonaux tissulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of obese adipose tissue-derived stem cells to hepato-or breast-carcinoma inflammation, through promotion of Th17 cells and activation of IL-1b by monocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chehimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., 2017, Lisbonne, Portugal. 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique pendant les traitements adjuvants du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Febvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between adipocyte secretions and breast cells: impact on tumor progression and resistance to therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Huede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, France. 601 p., </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du secretome adipocytaire dans la resistance au traitement par hormonotherapie et sur les cellules souches cancereuses : cas du cancer mammaire en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et Cancer du sein : Interaction entre hormonothérapie (Tamoxifène) et sécrétions adipocytaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France. pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer mammaire : interaction entre sécrétions adipocytaires et hormonothérapie (Tamoxifène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Chaput Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel C. Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2013, Bordeaux, France. pp.S115, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70478-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using in vitro complementary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st meeting of the International INFOGUT COST action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV: A Powerful Plant-Based extract to Combat Cellulite Inside and Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Parchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin Physiology International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches: Phyto-Probiotics as a Therapeutic Support for Managing Obesity-Linked Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calluna vulgaris : une plante médicinale innovante ciblant l'obésité et l'inflammation associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Parchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vitamin D on the progression of breast cancer in the case of obesity: a 3D coculture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab-Assaf Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et cancer du sein : impact de la vitamine D sur le microenvironnement tumoral adipeux inflammatoire en cas d'obésité dans un modèle de co-culture 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy AOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola HABANJAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona DIAB-ASSAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique du CIR3 (Centre international de recherche 3 : La mobilité personnalisée comme facteur-clé de la santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'inflammation liée à l'obésité en utilisant des extraits de prébiotiques fermentés par des bactéries intestinales : développement et caractérisation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiponectin receptor agonist as potential therapeutic candidate for breast cancer associated with obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a post-biotic as a Therapeutic Support for Managing Obesity-Linked Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence C. Defois-Fraysse Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIM : Skin Physiology International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fromage au lait cru, un aliment clé pour favoriser la mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Wittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CIR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches: Phyto-Probiotics as a Therapeutic Support for Managing Obesity-Linked Psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Congress on Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Venise, Italy. Obesity Facts 2024, Vol. 17, Suppl. 1 31st European Congress on Obesity (ECO 2024), 17, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'inflammation liée à l'obésité en utilisant des extraits de prébiotiques fermentés par des bactéries intestinales : développement et caractérisation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique pour le CIR3 - CAP2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 3 resistant starch: influence on human gut microbiota and inflammatory response using complementary in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity and breast cancer: impact of vitamin D on the inflammatory adipose tumor microenvironment in obesity in a 3D co-culture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy AOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola HABANJAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan NEHME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona DIAB-ASSAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches: phyto-probiotics as a therapeutic support for managing obesity-linked psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois-Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des écoles doctorales (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of raw-milk cheeses biological activity on oxidative processes and mobility using the in vivo model Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Priam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VerMidi XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese as a new source of bioactive metabolites impacting oxidative stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Sciences de la Vie, Santé, Agronomie Environnement (SVSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du microenvironnement adipeux inflammatoire sur la progression tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity: impact of rooibos extract on the inflammatory adipose microenvironment during hormonotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil Chimique et Evaluation des Effets Antioxydants, Anti-inflammatoires et Antiprolifératifs des Extraits de Fruit d’Ammodaucus leucotrichus Coss. & Dur sur le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la vitamine D sur le microenvironnement tumoral adipeux inflammatoire en situation d’obésité dans un modèle de co-culture 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheeses as a new source of bioactive metabolites impacting oxidative stress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Priam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Forum sur les aliments fermentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer and obesity: impact of rooibos on the inflammatory adipose microenvironment during hormonotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème ESPEN Congress on clinical nutrition and metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux inflammatoire au cours du traitement par hormonothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxydant and antiproliferative effects of Ammodaucus leucotrichus fruit on breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fz Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Djabbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux tumoral et la résistance à la thérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheeses as a new source of bioactive metabolites impacting oxidative stress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of type 3 resistant starch on human gut microbiota and immune cells using complementary in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Probiotics, Prebiotics and New Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-inflammatoire et antioxydante d’un extrait de feuille d’Ampelopsis grossedentata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential anti-inflammatory activities of Ampelopsis grossedentata extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème ESPEN Congress on clinical nutrition and metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. Clinical Nutrition ESPEN Volume 58, December 2023, Pages 514-515, 58, pp.514-515, 2023, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fromages au lait cru comme source de métabolites bioactifs innovants pour lutter contre le stress oxydant et favoriser la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e édition colloque des fromages au lait cru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et progression tumorale : Optimisation d’un modèle 3D de tumoroïdes bicellulaires fluorescents mimant le cancer canalaire in situ dans un microenvironnement adipeux et inflammatoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical approaches and optimization of a heterogeneous fluorescent tumoroid generation of ductal breast carcinoma in situ to study the impact of the adipose and inflammatory microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Vituret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. annual conference of the European society for biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la transition du cancer in situ vers un cancer invasif chez les femmes en surpoids/obèses : rôle des cellules myoépithéliales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habanjar Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l'enrichissement : impact des phases du protocole sur la composition corporelle et la croissance tumorale dans un modèle murin de carcinogenèse mammaire associé à un régime hyper-lipidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Al Dekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème colloque AFSTAL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PlantinAuv project: enhance the value of a local botanical heritage, example of a plant extract with anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Vareille-Delarbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products in drug discovery and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules adipeuses pourraient favoriser l'invasion du cancer du sein en induisant la perte du profil suppresseur de tumeur des cellules myoépithéliales mammaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nutrition &amp; Cancer. Que sait-on aujourd'hui, quels enjeux pour la recherche de demain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du sécrétome adipocytaire dans la résistance aux traitements anticancéreux à l’aide d’un modèle d’organoïdes pluricellulaires TRIMISTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Puravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique AVIESAN " De la culture 3D à l'organoïde "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et évaluation pharmacologique de nouvelles familles de methoxynaphtalènes à visée antitumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mahdi Ourhzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Challard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipose cells could favor breast cancer invasion by inducing the loss of the tumor-suppressor profile of mammary myoepithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité module les signaux hormonaux tissulaires conduisant à une moindre croissance tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of adipocytes and their secretome on the effectiveness of hormone therapy in breast cancer associated with overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of adipose stem cells from obese subjects to hepato-or breast-carcinoma tumorogenesis, through promotion of Th17 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chehimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Eljaafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Spiro-bisheterocycles on Proliferation and Apoptosis in Human Breast Cancer Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamdan Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Tahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité: impact du microenvironnement adipeux sur la fonctionnalité des cellules myoépithéliales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Montagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des adipocytes et de leur secrétome sur l’efficacité de l’hormonothérapie dans le cancer du sein en situation de surpoids/obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. 147 p., 2017, Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne:Book Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of adipose stem cells from obese subjects to hepato-or breast-carcinoma tumorogenesis, through promotion of Th17 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chehimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Eljaafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. 147 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’activité immunomodulatrice de 3 plantes issues de la flore auvergnate à celle de plantes médicinales reconnues (harpagophyton et reine des prés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Vareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Gainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du secrétome adipocytaire sur l’hormonothérapie dans le cancer du sein en situation de surpoids/obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernard-Vermerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la leptine, de l’IL6 et de traitements anti-cancéreux sur la prolifération de cellules souches cancéreuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre cellules mammaires et adipocytaires en situation d’obésité : implication dans le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70806-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre microenvironnement adipeux et cancer du sein en situation d'obésité : le tissu adipeux sous-cutané abdominal provenant de femmes obèses constitue t'il un bon modèle d'étude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sécrétions adipocytaires induisent-elles une diminution de l’efficacité des traitements d’hormonothérapie en situation d’obésité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, Nutrition Clinique et Métabolisme. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70810-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue entre adipocytes et cellules neoplasiques mammaires : Impact sur le processus d'angiogenèse tumorale et sur l'efficacité de l'hormonotherapie en situation d'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine H. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Huédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of adipocyte secretions on proliferation process and tumor angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013, ICTRNH 2013. Second International Congress of Translational Research in Human Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory effects of gnetum parvifolium and it major bioactive compound, isorhapontigenin: Impact on oxidative stress and cell viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia HAMDAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Longechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition ESPEN 63:1189</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, pp.1189, 2024, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2024.07.670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Anticarcinogenic Properties of Adiponectin: A Potential Therapeutic Approach in Breast Cancer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adiponectin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90 (1ere ed.), Academic Press, 480 p., 2012, Vitamins and Hormones, 978-0-1239-8319-0. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398313-8.00015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticancer Active Ingredient From Guiera Senegalensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirti Patel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 2014/0348958 A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5989483"/>
+    <w:nsid w:val="CA79F0DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-caldefie-chezet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2665-3822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992912v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Habanjar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longechamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17030510" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Auxenfans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262110428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.106899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nehme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Defois-Fraysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Decombat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blavignac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.100974" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010416" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1384354" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belbachir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamdan Ramdani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gainche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578x241239827" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16121862" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15071751" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Boungou-Tsona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gainche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bikindou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12020386" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/2577-2201.100052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03282847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ogeron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senejoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26071939" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vermerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.571948" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bouchara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cald&#233;fie-Chezet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.06.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020198" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Ourhzif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decombat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abrunhosa-Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khouili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570179417666200212111956" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3FWVL4ZC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02933003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Og&#233;ron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102372" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cholet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gainche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines6040101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Ramdani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Talhi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermerie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.13818" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ijpaes.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11122839" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25701" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loumouamou Aubin Nestor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bikindou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntalani Hermeline" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Silou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamdam Ramdani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Talhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Taibi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.11237" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Wolk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8W8ZWLG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138443" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859390v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jarde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delort" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Billard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard-Gallon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2014.894104" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056768v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mracek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2311" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Noudogbessi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chalard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Figueredo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644747v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine H. Billard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058541" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dubouloz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066284" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Bogninou-Agbidinoukoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yedomonhan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Avlessi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sohounhloue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Tuncel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devrim Atilla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bennis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Savoie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp400207v" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4408" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650796v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645040v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jard&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mishellany" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buechler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-09-0043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658659v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Ch&#233;zet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Poulin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2006.01706.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00R4FK17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456968v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Despr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843025v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Aoun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843794v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy AOUN" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola HABANJAR" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan NEHME" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona DIAB-ASSAF" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277266v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Talhi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277291v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rousset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817444v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853577v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habanjar Ola" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermerie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542190v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628660v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chehimi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touillaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Foucaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743322v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Bougaret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Damour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput Chaput" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Lequeux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70478-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Priam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saunier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875921v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875947v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876046v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parchemin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876028v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843711v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab-Assaf Mona" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876098v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence C. Defois-Fraysse Defois-Fraysse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645090v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875936v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659492v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossary" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645247v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878925v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817405v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277428v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.265" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352396v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277576v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277530v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277483v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277401v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817429v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277381v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277346v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fz Belbachir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Djabbou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879591v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659568v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817416v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277557v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856143v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434890v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04840452v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard-Vermerie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chauvet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373214v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puravet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154673v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Ourhzif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Troin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Challard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073384v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737222v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563610v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Eljaafari" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734752v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montagnon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595499v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594048v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Tahli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Silva" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594779v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562311v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743389v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard-Vermerie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mojallal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264210v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123085v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goiffon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metral" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70810-6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW4S5JMB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740292v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damour" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741692v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70806-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740291v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189965v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843187v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia HAMDAN" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longechamp" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fraisse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2024.07.670" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809330v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jard&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398313-8.00015-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887282v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Patel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-caldefie-chezet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2665-3822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Aoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Fennell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2026.100385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decombat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Auxenfans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262110428" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.106899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nehme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Defois-Fraysse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Decombat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blavignac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.100974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Habanjar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longechamp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17030510" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1384354" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belbachir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamdan Ramdani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gainche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578x241239827" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16121862" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15071751" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Boungou-Tsona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gainche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bikindou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12020386" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/2577-2201.100052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bouchara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senejoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cald&#233;fie-Chezet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.06.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212200" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vermerie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.571948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03282847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ogeron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26071939" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020198" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Ourhzif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decombat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abrunhosa-Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khouili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570179417666200212111956" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3FWVL4ZC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02933003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Og&#233;ron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102372" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cholet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gainche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ijpaes.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11122839" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines6040101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Ramdani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Talhi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.13818" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loumouamou Aubin Nestor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bikindou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntalani Hermeline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Silou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595088v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25701" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Wolk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8W8ZWLG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamdam Ramdani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Talhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Taibi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.11237" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138443" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jarde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Billard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard-Gallon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2014.894104" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine H. Billard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058541" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dubouloz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066284" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542015v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Bogninou-Agbidinoukoun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yedomonhan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Avlessi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sohounhloue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647780v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Tuncel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devrim Atilla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bennis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Savoie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp400207v" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4408" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650796v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Noudogbessi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chalard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Figueredo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056768v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mracek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2311" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jard&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mishellany" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buechler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-09-0043" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658659v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Ch&#233;zet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Poulin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2006.01706.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00R4FK17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456968v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Despr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843794v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy AOUN" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola HABANJAR" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan NEHME" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona DIAB-ASSAF" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277266v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Talhi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277306v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rousset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817444v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817456v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853875v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853577v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habanjar Ola" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434874v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermerie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542190v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chehimi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740617v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touillaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Foucaut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743322v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Bougaret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237882v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Damour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056809v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004358v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput Chaput" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Lequeux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70478-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876046v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parchemin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875947v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876028v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843711v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab-Assaf Mona" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843773v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875921v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876098v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875898v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence C. Defois-Fraysse Defois-Fraysse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645090v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875936v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossary" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645247v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878925v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817392v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Priam" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saunier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817429v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277401v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277483v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277530v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277576v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352396v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277381v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277346v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fz Belbachir" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Djabbou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879591v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817416v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659568v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277557v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277428v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.265" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854351v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856143v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434890v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04840452v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373209v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard-Vermerie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chauvet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373214v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puravet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154673v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Ourhzif" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Troin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Challard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073384v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595499v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Eljaafari" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594048v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Tahli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Silva" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734752v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montagnon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562311v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563610v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737222v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743389v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard-Vermerie" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mojallal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264210v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741692v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damour" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70806-4" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740292v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123085v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goiffon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metral" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70810-6" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW4S5JMB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740291v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189965v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843187v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia HAMDAN" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longechamp" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fraisse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2024.07.670" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809330v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jard&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398313-8.00015-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887282v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Patel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>