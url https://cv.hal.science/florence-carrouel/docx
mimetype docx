--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (108)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -476,13701 +476,13969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Interdental Brushing on Pregnancy‐Associated Gingivitis: A Secondary Analysis of a Randomised Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral sensory alterations and influence on food preferences and eating difficulties in oncology patients: A quantitative descriptive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Faye</w:t>
+                <w:t xml:space="preserve">Camille Kwiecien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Mazur</w:t>
+                <w:t xml:space="preserve">Nathalie Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Perrier</w:t>
+                <w:t xml:space="preserve">Amandine Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Periodontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 67, pp.100645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcpe.70085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nutos.2026.100645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482724v1</w:t>
+                <w:t xml:space="preserve">hal-05571309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life skills, self-efficacy, life satisfaction and health literacy evolution from primary school to middle school: a 3-year longitudinal interventional study of the Explo’Santé cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Interdental Brushing on Pregnancy‐Associated Gingivitis: A Secondary Analysis of a Randomised Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corélie Salque</w:t>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Daouda Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Darlington</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2026.1720265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Periodontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcpe.70085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478968v1</w:t>
+                <w:t xml:space="preserve">hal-05482724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Profiles and Sociodemographic Predictors of Planetary Health Diet Engagement Among Health Care Professionals to Inform Public Health Promotion: Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life skills, self-efficacy, life satisfaction and health literacy evolution from primary school to middle school: a 3-year longitudinal interventional study of the Explo’Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corélie Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/67633⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.1720265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2026.1720265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361824v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Plaque-Induced Gingivitis in Students Using Calibrated Interdental Brushes: Results of a 3-Month Multicenter Educational Intervention</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal and Cytocompatible Properties of Juglans regia Extract for Dental Applications: A Novel Approach Against Oral Candida Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossana Izzetti</w:t>
+                <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Tosco</w:t>
+                <w:t xml:space="preserve">Lucas de Paula Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Villaça Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Silva Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Abdalla Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm14165738⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.10531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app151910531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211356v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to editorial “Oral health in southeast Asia: addressing inaccessibility”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Exploration historique et épistémologique autour des origines des Life Skills et des compétences psychosociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Southeast Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lansea.2025.100550⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 11, Numéro 1, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961429v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gymnema sylvestre as a Potential Anti-Inflammatory and Anti-Biofilm Agent Against Anaerobic Infections: An In Vitro Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workplace-Based Glucose Screening for Type 2 Diabetes in French Civil Servants: Prospective Observational Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Ferreira dos Santos Liberato</w:t>
+                <w:t xml:space="preserve">Solène Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Marcucci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Salamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants14040497⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.e87695-e87695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/87695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938190v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Exploring the oral-gut microbiome interactions: pathways to therapeutic strategies and implications for systemic health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The Role of Saliva and Mouthwashes in the Detection and Reduction of Oral Viral Load: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhangran Chen</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1691238⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v17111509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298154v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juglans regia and Pfaffia paniculata extracts: implications for periodontal disease treatment and correlation with Alzheimer’s risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Fernanda dos Santos Lopes</w:t>
+                <w:t xml:space="preserve">Implementation and challenges of prehabilitation in gastrointestinal oncology: a national cross-sectional survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ester Molina Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dollet Nedellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2025.1585438⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.256-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2025.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079951v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdental Brushing and Obstetrical Outcomes in Nulliparous Pregnant Women: Insights From a Cluster Randomised Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Perrier</w:t>
+                <w:t xml:space="preserve">Behavioral Profiles and Sociodemographic Predictors of Planetary Health Diet Engagement Among Health Care Professionals to Inform Public Health Promotion: Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Nugem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Periodontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcpe.70070⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.e67633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/67633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412209v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteins from insects: A sustainable alternative for oral health within the one health concept and the planetary health diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Improved Plaque-Induced Gingivitis in Students Using Calibrated Interdental Brushes: Results of a 3-Month Multicenter Educational Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artnora Ndokaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Izzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Tosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Nutrition &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hnm.2025.200299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (16), pp.5738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm14165738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907363v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Different Methods of Interdental Hygiene in Daily Practice Among Young Adults: Protocol for a Randomized, Single-Blind Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Gymnema sylvestre as a Potential Anti-Inflammatory and Anti-Biofilm Agent Against Anaerobic Infections: An In Vitro Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Malagutti Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Maria Viana Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferreira dos Santos Liberato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Marcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/85154⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (4), pp.497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants14040497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414233v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Antioxidant, Antimicrobial and Anti-Inflammatory Effects of Juglans regia and Pfaffia paniculata Extracts: Implications for Intestinal Dysbiosis and Colorectal Cancer Risk Associated with Oral Pathogens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to editorial “Oral health in southeast Asia: addressing inaccessibility”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics17060693⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lansea.2025.100550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083796v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Saliva and Mouthwashes in the Detection and Reduction of Oral Viral Load: A Scoping Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Juglans regia and Pfaffia paniculata extracts: implications for periodontal disease treatment and correlation with Alzheimer’s risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ferraz Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fernanda dos Santos Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v17111509⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2025.1585438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369842v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal and Cytocompatible Properties of Juglans regia Extract for Dental Applications: A Novel Approach Against Oral Candida Infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isadora Abdalla Ferreira</w:t>
+                <w:t xml:space="preserve">Interdental Brushing and Obstetrical Outcomes in Nulliparous Pregnant Women: Insights From a Cluster Randomised Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app151910531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Periodontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcpe.70070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289454v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration historique et épistémologique autour des origines des Life Skills et des compétences psychosociales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Masson</w:t>
+                <w:t xml:space="preserve">Editorial: Exploring the oral-gut microbiome interactions: pathways to therapeutic strategies and implications for systemic health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas De Paula Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangran Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9366⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1691238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142368v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and challenges of prehabilitation in gastrointestinal oncology: a national cross-sectional survey in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Raynard</w:t>
+                <w:t xml:space="preserve">Exploring Antioxidant, Antimicrobial and Anti-Inflammatory Effects of Juglans regia and Pfaffia paniculata Extracts: Implications for Intestinal Dysbiosis and Colorectal Cancer Risk Associated with Oral Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole van der Heijde Fernandes Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyetra Claro Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics17060693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2025.09.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05300005v1</w:t>
+                <w:t xml:space="preserve">hal-05083796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace-Based Glucose Screening for Type 2 Diabetes in French Civil Servants: Prospective Observational Cohort Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Petit</w:t>
+                <w:t xml:space="preserve">Proteins from insects: A sustainable alternative for oral health within the one health concept and the planetary health diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Jedliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Duś-Ilnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artnora Ndokaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/87695⟩</w:t>
+              <w:t xml:space="preserve">Human Nutrition &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.200299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hnm.2025.200299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429414v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modern Multidisciplinary Method to Characterize Natural White Spot Lesions with 2D and 3D Assessments: A Preliminary Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentina Notarstefano</w:t>
+                <w:t xml:space="preserve">Effectiveness of Different Methods of Interdental Hygiene in Daily Practice Among Young Adults: Protocol for a Randomized, Single-Blind Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Furlani</w:t>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Riberti</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Pers. Med.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.542. </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e85154-e85154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jpm14050542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/85154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580351v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossary of healthcare pathways: a methodological approach involving a transdisciplinary team in public health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+                <w:t xml:space="preserve">Work context and drinking behavior in the French public service: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Verot</w:t>
+                <w:t xml:space="preserve">Guillaume Roucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+                <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Genton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Kempf</w:t>
+                <w:t xml:space="preserve">Catherine Massoubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.1347774. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1347774⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1432324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748454v1</w:t>
+                <w:t xml:space="preserve">hal-04755622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Lan</w:t>
+                <w:t xml:space="preserve">Investigating oral somatosensory perception and oral symptoms of head and neck cancer patients: insights on eating behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryem Rhanoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+                <w:t xml:space="preserve">Wender Bredie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kwiecien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-024-08512-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763216v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Modeling of Care Pathways by Identifying Invariant Determinants: A Qualitative Study Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glossary of healthcare pathways: a methodological approach involving a transdisciplinary team in public health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Du Sartz De Vigneulles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Mick</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Qualitative Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/16094069241251543⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1347774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1347774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580350v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of over-the-counter mouthwashes as an additional measure in individual oral prophylaxis on adults with plaque-induced gingivitis: a double-blind, parallel, randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A Modern Multidisciplinary Method to Characterize Natural White Spot Lesions with 2D and 3D Assessments: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scilla Sparabombe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Tosco</w:t>
+                <w:t xml:space="preserve">Giulia Orilisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Notarstefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Furlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Riberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Oral Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12903-023-03779-1⟩</w:t>
+              <w:t xml:space="preserve">J. Pers. Med.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm14050542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401083v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Cariogenic Effect of Milk and Dairy Products on Oral Health in Children and Adolescents: A Scoping Review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Rhanoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children11020149⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e63776-e63776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427677v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Health Literacy in the Workplace Among Civil Servants: Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic Modeling of Care Pathways by Identifying Invariant Determinants: A Qualitative Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz De Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/58942⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Qualitative Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/16094069241251543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672234v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of assessment methods for measuring individual differences in oral somatosensory perception</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+                <w:t xml:space="preserve">Use of over-the-counter mouthwashes as an additional measure in individual oral prophylaxis on adults with plaque-induced gingivitis: a double-blind, parallel, randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Monterubbianesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scilla Sparabombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Tosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Oral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12903-023-03779-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jtxs.12849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04675975v1</w:t>
+                <w:t xml:space="preserve">hal-04401083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yohan Fayet</w:t>
+                <w:t xml:space="preserve">Non-Cariogenic Effect of Milk and Dairy Products on Oral Health in Children and Adolescents: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Orilisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children11020149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739676v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe pain management in the emergency department: patient pathway as a new factor associated with IV morphine prescription</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting Health Literacy in the Workplace Among Civil Servants: Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc-Marie Joly</w:t>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie-Eve Lvovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1352833⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e58942-e58942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/58942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540471v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up care experience of patients with invasive meningococcal disease and their family caregivers: a qualitative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Kolev</w:t>
+                <w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-024-09860-6⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (20), pp.3495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813061v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors’ Reply: Promoting Oral Health Literacy Among UAE Public Sector Employees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of assessment methods for measuring individual differences in oral somatosensory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kwiecien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elise Verot</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/67634⟩</w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.12849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916732v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Cutaneous Asepsis: Synergism between Pfaffia and Rosemary Extracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
+                <w:t xml:space="preserve">Severe pain management in the emergency department: patient pathway as a new factor associated with IV morphine prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lvovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiane Cristina Alberti Silva</w:t>
+                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Cafalchio Rozzatto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amjad Abu Hasna</w:t>
+                <w:t xml:space="preserve">Luc-Marie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13030226⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1352833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1352833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483046v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follow-up care experience of patients with invasive meningococcal disease and their family caregivers: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Baloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bedouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.1002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-024-09860-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713239v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Face Mask-Wearing on Quality of Life in Post-Surgical Oral Cancer Patients: A Cross-Sectional Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fakhry</w:t>
+                <w:t xml:space="preserve">Authors’ Reply: Promoting Oral Health Literacy Among UAE Public Sector Employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie-Eve Lvovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e67634 - e67634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/67634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers16244199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04843971v1</w:t>
+                <w:t xml:space="preserve">hal-04916732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pfaffia paniculata Extract, a Potential Antimicrobial Agent against Candida spp., Pseudomonas aeruginosa, and Streptococcus mutans Biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">New Insights into Cutaneous Asepsis: Synergism between Pfaffia and Rosemary Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thaís Cristine Pereira</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciane Dias de Oliveira</w:t>
+                <w:t xml:space="preserve">Tatiane Cristina Alberti Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Cafalchio Rozzatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Abu Hasna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12061165⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13030226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605971v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted physical activity programs for the prevention and treatment of musculoskeletal pain induced by aromatase inhibitors in non-metastatic breast cancer patient: A scoping review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Vérot</w:t>
+                <w:t xml:space="preserve">Follow-up care experience of patients with invasive meningococcal disease and their family caregivers: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Baloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bedouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-024-09860-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2024.104548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04792119v1</w:t>
+                <w:t xml:space="preserve">hal-04713239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work context and drinking behavior in the French public service: a qualitative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Pfaffia paniculata Extract, a Potential Antimicrobial Agent against Candida spp., Pseudomonas aeruginosa, and Streptococcus mutans Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas De Paula Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Roucoux</w:t>
+                <w:t xml:space="preserve">Thaís Cristine Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Massoubre</w:t>
+                <w:t xml:space="preserve">Luciane Dias de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1432324⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12061165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755622v1</w:t>
+                <w:t xml:space="preserve">hal-04605971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating oral somatosensory perception and oral symptoms of head and neck cancer patients: insights on eating behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anestis Dougkas</w:t>
+                <w:t xml:space="preserve">Impact of Face Mask-Wearing on Quality of Life in Post-Surgical Oral Cancer Patients: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Rhanoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wender Bredie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Kwiecien</w:t>
+                <w:t xml:space="preserve">Cassandre Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bruyas</w:t>
+                <w:t xml:space="preserve">Nicolas Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (5), pp.320. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (24), pp.4199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-024-08512-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers16244199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756406v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of early management by proton-pump inhibitor in acute upper gastro-intestinal tract disorder: A scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapted physical activity programs for the prevention and treatment of musculoskeletal pain induced by aromatase inhibitors in non-metastatic breast cancer patient: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Piazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.115523⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 205, pp.104548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2024.104548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274534v1</w:t>
+                <w:t xml:space="preserve">hal-04792119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-eAT, a consortium addressing gastronomic solutions for altered taste: A research and development manifesto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of Antimicrobial Protein S100A15 Expression by Oral Microbial Pathogens Is Toll-like Receptors-Dependent Activation of c-Jun-N-Terminal Kinase (JNK), p38, and NF-κB Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Selimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naji Kharouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duika L Burges Watson</w:t>
+                <w:t xml:space="preserve">Sofie-Yasmin Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Giboreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Thomas W. Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nutos.2022.12.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.5348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294335v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darlington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Frontiers in Public Health, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/14646-000⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1296609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04340738v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting health education policies: translation, cross-cultural adaptation and validation of a health literacy instrument, in French</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+                <w:t xml:space="preserve">Exploring the Determinants of Polypharmacy Prescribing and Dispensing Behaviors in Primary Care for the Elderly—Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taghy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rivadeneyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1326771⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20021389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357177v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, Severity of Extension, and Risk Factors of Gingivitis in a 3-Month Pregnant Population: A Multicenter Cross-Sectional Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aida Kanoute</w:t>
+                <w:t xml:space="preserve">Relevance of early management by proton-pump inhibitor in acute upper gastro-intestinal tract disorder: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovann Orsin</w:t>
+                <w:t xml:space="preserve">Mikhail Dziadzko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
+                <w:t xml:space="preserve">Charles Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alshehri</w:t>
+                <w:t xml:space="preserve">Michel Galinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.3349. </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.115523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12093349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.115523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091748v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Papillomaviruses in Adolescents: Knowledge, Attitudes, and Practices of Pharmacists Regarding Virus and Vaccination in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corélie Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15030778⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Frontiers in Public Health, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/14646-000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036866v1</w:t>
+                <w:t xml:space="preserve">hal-04340738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Somatosensory Alterations in Head and Neck Cancer Patients—An Overview of the Evidence and Causes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I-eAT, a consortium addressing gastronomic solutions for altered taste: A research and development manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duika L Burges Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reisya R Riantiningtyas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bruyas</w:t>
+                <w:t xml:space="preserve">A. Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wender L.P. Bredie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Kwiecien</w:t>
+                <w:t xml:space="preserve">J. Coveney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15030718⟩</w:t>
+              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutos.2022.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981572v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodontal pathogens of the interdental microbiota in a 3 months pregnant population with an intact periodontium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Supporting health education policies: translation, cross-cultural adaptation and validation of a health literacy instrument, in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie-Eve Lvovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1275180⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1326771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274531v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral somatosensory alterations and salivary dysfunction in head and neck cancer patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Kwiecien</w:t>
+                <w:t xml:space="preserve">Prevalence, Severity of Extension, and Risk Factors of Gingivitis in a 3-Month Pregnant Population: A Multicenter Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Gare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovann Orsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alshehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-023-08086-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.3349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12093349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274537v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Sonic-Powered and Manual Toothbrushes on Plaque-Induced Gingivitis in Pregnant Women: A Randomized Controlled Trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Papillomaviruses in Adolescents: Knowledge, Attitudes, and Practices of Pharmacists Regarding Virus and Vaccination in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mps6050099⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15030778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250454v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Clinical Burden of Meningococcal Disease in France: Scoping Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Bedouch</w:t>
+                <w:t xml:space="preserve">Oral Somatosensory Alterations in Head and Neck Cancer Patients—An Overview of the Evidence and Causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reisya R Riantiningtyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wender L.P. Bredie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kwiecien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12030849⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15030718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981569v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+                <w:t xml:space="preserve">Periodontal pathogens of the interdental microbiota in a 3 months pregnant population with an intact periodontium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corélie Salque</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie-Eve Lvovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1296609⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1275180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490677v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Determinants of Polypharmacy Prescribing and Dispensing Behaviors in Primary Care for the Elderly—Qualitative Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Cambon</w:t>
+                <w:t xml:space="preserve">Oral somatosensory alterations and salivary dysfunction in head and neck cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wender Bredie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kwiecien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (11), pp.627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-023-08086-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20021389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03981555v1</w:t>
+                <w:t xml:space="preserve">hal-05572235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of Antimicrobial Protein S100A15 Expression by Oral Microbial Pathogens Is Toll-like Receptors-Dependent Activation of c-Jun-N-Terminal Kinase (JNK), p38, and NF-κB Pathways</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Oral somatosensory alterations and salivary dysfunction in head and neck cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie-Yasmin Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Flanagan</w:t>
+                <w:t xml:space="preserve">Wender L P Bredie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kwiecien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24065348⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (12), pp.627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-023-08086-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035526v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, Attitudes and Practices Related to Medication, Antibiotics, and Vaccination among Public Service Population: National Survey Conducted in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Motyka</w:t>
+                <w:t xml:space="preserve">Efficacy of Sonic-Powered and Manual Toothbrushes on Plaque-Induced Gingivitis in Pregnant Women: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192114044⟩</w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (5), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mps6050099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833967v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vs. natural toothpaste: which formulas for which properties? A scoping review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology and Clinical Burden of Meningococcal Disease in France: Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Baloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bedouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health in Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/jphia.2022.1945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12030849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829874v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Oral Microbiome Is a Key Factor in Oral and Systemic Health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Correction to: Stage II and stage III periodontitis clinical burdens of HIV‑1 undergoing antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis de Carvalho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Carvalho Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.855668⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (5), pp.4239-4239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00784-022-04410-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571799v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Consumption in the Specific Socio-Professional Context of the French Public Service: Qualitative Study Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Knowledge, Attitudes and Practices Related to Medication, Antibiotics, and Vaccination among Public Service Population: National Survey Conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie-Eve Lvovsc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Barthelme</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Motyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (23), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192315915⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (21), pp.14044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192114044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990226v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple criteria decision analysis for therapeutic innovations in a hemophilia care center: A pilot study of the organizational impact of innovation in hemophilia care management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical vs. natural toothpaste: which formulas for which properties? A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kanouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Ndame Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbathio Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Beny</w:t>
+                <w:t xml:space="preserve">Amadou Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dubromel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Ayotollah Khoumeyni Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0273775⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Health in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/jphia.2022.1945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782004v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Hygiene Practices and Knowledge among Adolescents Aged between 15 and 17 Years Old during Fixed Orthodontic Treatment: Multicentre Study Conducted in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: The Oral Microbiome Is a Key Factor in Oral and Systemic Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué da Costa Lima-Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19042316⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.855668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579241v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health Mobile Apps in the French App Store: Assessment Study of Functionality and Quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcohol Consumption in the Specific Socio-Professional Context of the French Public Service: Qualitative Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barthelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/41282⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192315915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246759v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral-Hygiene-Related Mobile Apps in the French App Stores: Assessment of Functionality and Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Oral Hygiene Practices and Knowledge among Adolescents Aged between 15 and 17 Years Old during Fixed Orthodontic Treatment: Multicentre Study Conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Inquimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Prescilla Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (12), pp.7293. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19127293⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.2316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695022v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Consumption in the Specific Socio-Professional Context of the French Public Service: Qualitative Study Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Multiple criteria decision analysis for therapeutic innovations in a hemophilia care center: A pilot study of the organizational impact of innovation in hemophilia care management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Beny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dubromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Barthelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192315915⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0273775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981547v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition-Related Mobile Apps in the French App Store: Assessment of Functionality and Quality (Preprint)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ina Saliasi</w:t>
+                <w:t xml:space="preserve">Mental Health Mobile Apps in the French App Store: Assessment Study of Functionality and Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kabuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/35879⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.e41282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/41282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608273v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haemophilia in France: Modelisation of the Clinical Pathway for Patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral-Hygiene-Related Mobile Apps in the French App Stores: Assessment of Functionality and Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gay</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19020646⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (12), pp.7293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19127293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516271v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Oral Hygiene-Related Mobile Apps for Children in Sub-Saharan Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Kanoute</w:t>
+                <w:t xml:space="preserve">Alcohol Consumption in the Specific Socio-Professional Context of the French Public Service: Qualitative Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amadou Dieng</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barthelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912565⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (23), pp.15915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192315915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793615v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliva Quantification of SARS-CoV-2 in Real-Time PCR From Asymptomatic or Mild COVID-19 Adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérome Dimet</w:t>
+                <w:t xml:space="preserve">Nutrition-Related Mobile Apps in the French App Store: Assessment of Functionality and Quality (Preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Elodie Langlois</w:t>
+                <w:t xml:space="preserve">Colette Smenteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.786042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/35879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506939v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Stage II and stage III periodontitis clinical burdens of HIV‑1 undergoing antiretroviral therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristiane Gonçalves</w:t>
+                <w:t xml:space="preserve">Haemophilia in France: Modelisation of the Clinical Pathway for Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Beny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00784-022-04410-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19020646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916760v1</w:t>
+                <w:t xml:space="preserve">hal-03516271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Evaluation of Oral Hygiene-Related Mobile Apps for Children in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Gare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Ndame Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107936v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Self-Collected Saliva Testing Compared with Nasopharyngeal Swab Testing for the Detection of SARS-CoV-2</w:t>
+                <w:t xml:space="preserve">Saliva Quantification of SARS-CoV-2 in Real-Time PCR From Asymptomatic or Mild COVID-19 Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Esparcieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Dimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elodie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13050895⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.786042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228989v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Health via mHealth Applications Using a French Version of the Mobile App Rating Scale: Adaptation and Validation Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+                <w:t xml:space="preserve">Performance of Self-Collected Saliva Testing Compared with Nasopharyngeal Swab Testing for the Detection of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/30480⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13050895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331985v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage II and stage III periodontitis clinical burdens of HIV-1 undergoing antiretroviral therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristiane Gonçalves</w:t>
+                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00784-021-04201-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916753v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging as a Risk Factor on the Immunoexpression of Pro-Inflammatory IL-1β, IL-6 and TNF-α Cytokines in Chronic Apical Periodontitis Lesions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Stage II and stage III periodontitis clinical burdens of HIV-1 undergoing antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis de Carvalho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabio Ramoa Pires</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Carvalho Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11010014⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.2187-2195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00784-021-04201-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501292v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Promoting Health via mHealth Applications Using a French Version of the Mobile App Rating Scale: Adaptation and Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Smentek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.e30480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/30480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229009v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Microcirculation, Cytokine Profile, and Local Antioxidant Protection Indices in Periodontal Health, and Stage II, Stage III Periodontitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging as a Risk Factor on the Immunoexpression of Pro-Inflammatory IL-1β, IL-6 and TNF-α Cytokines in Chronic Apical Periodontitis Lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quésia Euclides Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis de Carvalho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marques Paes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Eldzharov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adelina Gatsalova</w:t>
+                <w:t xml:space="preserve">Fabio Ramoa Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10061262⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916930v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an antiviral mouthwash as a barrier measure in the SARS-CoV-2 transmission in adults with asymptomatic to mild COVID-19: a multicentre, randomized, double-blind controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Illes</w:t>
+                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.05.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370370v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodontal Conditions and Pathogens Associated with Pre-Eclampsia: A Scoping Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Use of an antiviral mouthwash as a barrier measure in the SARS-CoV-2 transmission in adults with asymptomatic to mild COVID-19: a multicentre, randomized, double-blind controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Esparcieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Illes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18137194⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.1494 - 1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278417v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker Value in the Diagnosis of Community-Acquired Pneumonia with Concomitant Chronic Heart Failure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Periodontal Conditions and Pathogens Associated with Pre-Eclampsia: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Gare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanouté Aida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10194570⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.7194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18137194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370367v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oral Prophylactic Measures on the Occurrence of Pre-Eclampsia (OP-PE) in High-Risk Pregnant Women: A Cluster Randomized Controlled Trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Microcirculation, Cytokine Profile, and Local Antioxidant Protection Indices in Periodontal Health, and Stage II, Stage III Periodontitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Tramini</w:t>
+                <w:t xml:space="preserve">Artem Eldzharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzerassa Kabaloeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Nemeryuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Goncharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina Gatsalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mps4030061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10061262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334806v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Content Related to Oral Health Education on TikTok</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Clément</w:t>
+                <w:t xml:space="preserve">Biomarker Value in the Diagnosis of Community-Acquired Pneumonia with Concomitant Chronic Heart Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Ratchina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Bobylev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Lazarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Mladov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182413260⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10194570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482605v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19: A Recommendation to Examine the Effect of Mouthrinses with β-Cyclodextrin Combined with Citrox in Preventing Infection and Progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+                <w:t xml:space="preserve">Effect of Oral Prophylactic Measures on the Occurrence of Pre-Eclampsia (OP-PE) in High-Risk Pregnant Women: A Cluster Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocely Gare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9041126⟩</w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mps4030061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370371v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral Activity of Reagents in Mouth Rinses against SARS-CoV-2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Fisher</w:t>
+                <w:t xml:space="preserve">Characterizing the Content Related to Oral Health Education on TikTok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Smentek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0022034520967933⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.13260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182413260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769536v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles as Anti-Microbial, Anti-Inflammatory, and Remineralizing Agents in Oral Care Cosmetics: A Review of the Current Situation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of Inflammatory Markers RANK, MMP-9 and PTHrP in Chronic Apical Periodontitis from People Living with HIV Undergoing Antiretroviral Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Francisco Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ramoa Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Armada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Carvalho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10010140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9113611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02448042v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary and Nasal Detection of the SARS-CoV-2 Virus After Antiviral Mouthrinses (BBCovid): A structured summary of a study protocol for a randomised controlled trial</w:t>
+                <w:t xml:space="preserve">COVID-19: A Recommendation to Examine the Effect of Mouthrinses with β-Cyclodextrin Combined with Citrox in Preventing Infection and Progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-020-04846-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9041126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991374v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19: A Recommendation to Examine the Effect of Mouthrinses with β-Cyclodextrin Combined with Citrox in Preventing Infection and Progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+                <w:t xml:space="preserve">Antiviral Activity of Reagents in Mouth Rinses against SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Campus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9041126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (2), pp.124-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0022034520967933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545367v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Inflammatory Markers RANK, MMP-9 and PTHrP in Chronic Apical Periodontitis from People Living with HIV Undergoing Antiretroviral Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticles as Anti-Microbial, Anti-Inflammatory, and Remineralizing Agents in Oral Care Cosmetics: A Review of the Current Situation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio Francisco Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Ramoa Pires</w:t>
+                <w:t xml:space="preserve">Livia Ottolenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Armada</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9113611⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10010140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000529v1</w:t>
+                <w:t xml:space="preserve">hal-02448042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Evaluation of Individual Pillboxes to Control Cross-Contamination in the Drug Circuit in Hospitals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Salivary and Nasal Detection of the SARS-CoV-2 Virus After Antiviral Mouthrinses (BBCovid): A structured summary of a study protocol for a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16203878⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-020-04846-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330257v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrated interdental brushing for the prevention of periodontal pathogens infection in young adults - a randomized controlled clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+                <w:t xml:space="preserve">COVID-19: A Recommendation to Examine the Effect of Mouthrinses with β-Cyclodextrin Combined with Citrox in Preventing Infection and Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51938-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9041126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330255v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota of interdental space of adolescents according to Risk of Caries: A cross-sectional study protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Inquimbert</w:t>
+                <w:t xml:space="preserve">Safety Evaluation of Individual Pillboxes to Control Cross-Contamination in the Drug Circuit in Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Camal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conctc.2019.100444⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (20), pp.3878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16203878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544319v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oral Bacterial Microbiome of Interdental Surfaces in Adolescents According to Carious Risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Calibrated interdental brushing for the prevention of periodontal pathogens infection in young adults - a randomized controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Llodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Inquimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viennot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Tramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7090319⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51938-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330262v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodontal Pathogens as Risk Factors of Cardiovascular Diseases, Diabetes, Rheumatoid Arthritis, Cancer, and Chronic Obstructive Pulmonary Disease—Is There Cause for Consideration?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota of interdental space of adolescents according to Risk of Caries: A cross-sectional study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Inquimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (10), pp.424. </w:t>
+              <w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.100444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7100424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conctc.2019.100444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330250v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observance of Sterilization Protocol Guideline Procedures of Critical Instruments for Preventing Iatrogenic Transmission of Creutzfeldt-Jakob Disease in Dental Practice in France, 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Oral Bacterial Microbiome of Interdental Surfaces in Adolescents According to Carious Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Inquimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15050853⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7090319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819051v1</w:t>
+                <w:t xml:space="preserve">hal-02330262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational outcomes of a new curriculum on interproximal oral prophylaxis for dental students</w:t>
+                <w:t xml:space="preserve">Periodontal Pathogens as Risk Factors of Cardiovascular Diseases, Diabetes, Rheumatoid Arthritis, Cancer, and Chronic Obstructive Pulmonary Disease—Is There Cause for Consideration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Inquimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Ottolenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204564⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7100424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911954v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Interdental Brushing in Periodontal Healthy Young Adults: A Cross-Sectional Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">Effect of a Toothpaste/Mouthwash Containing Carica papaya Leaf Extract on Interdental Gingival Bleeding: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Llodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155467⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.2660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15122660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819055v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Toothpaste/Mouthwash Containing Carica papaya Leaf Extract on Interdental Gingival Bleeding: A Randomized Controlled Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Observance of Sterilization Protocol Guideline Procedures of Critical Instruments for Preventing Iatrogenic Transmission of Creutzfeldt-Jakob Disease in Dental Practice in France, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Saliasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tramini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (12), pp.2660. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15122660⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.853 - 853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15050853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308082v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of carious pathogens in the interdental microbiota of young caries-free adults.</w:t>
+                <w:t xml:space="preserve">Educational outcomes of a new curriculum on interproximal oral prophylaxis for dental students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Llodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714977v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of carious pathogens in the interdental microbiota of young caries-free adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+                <w:t xml:space="preserve">Access to Interdental Brushing in Periodontal Healthy Young Adults: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Llodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (10), pp.e0185804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185804⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.e0155467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819049v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Microbiota, Intestinal Microbiota and Inflammatory Bowel Diseases</w:t>
+                <w:t xml:space="preserve">Quantification of carious pathogens in the interdental microbiota of young caries-free adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weiler D</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research &amp; Reviews in BioSciences</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715036v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of interdental calibrated brushes on bleeding reduction in adults: a 3-month randomized controlled clinical trial</w:t>
+                <w:t xml:space="preserve">Quantification of carious pathogens in the interdental microbiota of young caries-free adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Inquimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oral Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 124 (6), pp.566 - 571. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), pp.e0185804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eos.12302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819052v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Molecular Detection of 19 Major Pathogens in the Interdental Biofilm of Periodontally Healthy Young Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral Microbiota, Intestinal Microbiota and Inflammatory Bowel Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiler D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research &amp; Reviews in BioSciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714990v1</w:t>
+                <w:t xml:space="preserve">hal-01715036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Interdental Brushing in Periodontal Healthy Young Adults: A Cross-Sectional Study</w:t>
+                <w:t xml:space="preserve">Quantitative Molecular Detection of 19 Major Pathogens in the Interdental Biofilm of Periodontally Healthy Young Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155467⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.840 - 840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714994v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human odontoblast-like cells produce nitric oxide with antibacterial activity upon TLR2 activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Richard</w:t>
+                <w:t xml:space="preserve">Efficacy of interdental calibrated brushes on bleeding reduction in adults: a 3-month randomized controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Llodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00185⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Oral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124 (6), pp.566 - 571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eos.12302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798697v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Colorimetric Interdental Probe as a Standard Method to Evaluate Interdental Efficiency of Interdental Brush</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Access to Interdental Brushing in Periodontal Healthy Young Adults: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Llodra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Dentistry Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819057v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolysaccharide-binding protein inhibits toll-like receptor 2 activation by lipoteichoic acid in human odontoblast-like cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Human odontoblast-like cells produce nitric oxide with antibacterial activity upon TLR2 activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aubert-Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Staquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Msika</w:t>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2013.04.020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646444v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokine production by human odontoblast-like cells upon Toll-like receptor-2 engagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+                <w:t xml:space="preserve">A Colorimetric Interdental Probe as a Standard Method to Evaluate Interdental Efficiency of Interdental Brush</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Llodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Open Dentistry Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646449v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of NOD2 is increased in inflamed human dental pulps and lipoteichoic acid-stimulated odontoblast-like cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Lipopolysaccharide-binding protein inhibits toll-like receptor 2 activation by lipoteichoic acid in human odontoblast-like cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Msika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innate Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1753425909348527⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (8), pp.1008-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2013.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646892v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule-associated Protein 1b, a Neuronal Marker Involved in Odontoblast Differentiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Expression of NOD2 is increased in inflamed human dental pulps and lipoteichoic acid-stimulated odontoblast-like cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Imad About</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Kufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2009.04.009⟩</w:t>
+              <w:t xml:space="preserve">Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.29 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1753425909348527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552221v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cytokine production by human odontoblast-like cells upon Toll-like receptor-2 engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Msika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 216 (4), pp.513 - 517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imbio.2010.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microtubule-associated Protein 1b, a Neuronal Marker Involved in Odontoblast Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Couble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (7), pp.992-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2009.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lipoteichoic Acid Increases TLR and Functional Chemokine Expression while Reducing Dentin Formation in In Vitro Differentiated Human Odontoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Roméas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 176 (5), pp.2880-2887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.176.5.2880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14180,1196 +14448,1196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Evaluation of Accessible Digital Musical Instruments for Pupils with Neurodevelopmental Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darlington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESMAE, Jul 2024, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14362970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la santé en milieu scolaire : Données initiales de cohorte Explo’Santé, un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Données initiales de cohorte Explo'Santé : un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateo Olivo</w:t>
+                <w:t xml:space="preserve">Matteo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique francophone de l'INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l'innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCA, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824042v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données initiales de cohorte Explo’Santé, un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Promotion de la santé en milieu scolaire : Données initiales de cohorte Explo’Santé, un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Olivo</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l'innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCA, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque scientifique francophone de l'INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941100v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données initiales de cohorte Explo'Santé : un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Données initiales de cohorte Explo’Santé, un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l'innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760057v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining sensory sensitivity across age groups: Investigating beyond taste and smell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anestis Dougkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wender L.P. Bredie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cultivated biodiversity to human health prevention: a cross-disciplinary research-action project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shape Med LYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explo’Santé : une recherche interventionnelle partenariale de promotion de la santé à l’école</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Clarification of Life Skills in the Field of Health Promotion at School : a Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corélie Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Emerging Researchers' Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823971v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04798300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Clarification of Life Skills in the Field of Health Promotion at School : a Scoping Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Explo’Santé : une recherche interventionnelle partenariale de promotion de la santé à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brulavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Researchers' Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04798300v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needs of Health and Social Care Providers to Promote Collaboration with Rural eHealth Facilitators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Vilaça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Aagaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Bjornshave Noe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 978-972-8952-90-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId462"/>
+      <w:footerReference w:type="default" r:id="rId466"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15437,51 +15705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E0FE250"/>
+    <w:nsid w:val="F2FF0FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15668,51 +15936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-carrouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6823-1636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124794378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-4952-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piazzon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick G&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ringot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-026-10469-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lastmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2026.2626138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanoute" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Faye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mazur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpe.70085" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2026.1720265" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Vitiello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artnora Ndokaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Izzetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Tosco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14165738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lansea.2025.100550" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia Miranda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Malagutti Tom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Maria Viana Miguel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferreira dos Santos Liberato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Marcucci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14040497" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05298154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas De Paula Ramos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangran Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1691238" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ferraz Araujo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fernanda dos Santos Lopes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1585438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpe.70070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jedli&#324;ski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Du&#347;-Ilnicka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hnm.2025.200299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/85154" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van der Heijde Fernandes Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyetra Claro Camargo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17060693" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Orsini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17111509" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Paula Ramos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Villa&#231;a Morais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Silva Nascimento" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Abdalla Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9366" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ester Molina Beltran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dollet Nedellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hilmi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.09.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429414v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Salamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/87695" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580351v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orilisi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Notarstefano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Furlani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riberti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14050542" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1347774" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz De Vigneulles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16094069241251543" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04401083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Monterubbianesi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scilla Sparabombe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-023-03779-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04427677v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11020149" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovschi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/58942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisya Rizki Riantiningtyas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kwiecien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12849" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lvovschi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Marie Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1352833" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Baloche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kolev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09860-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916732v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67634" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483046v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Cristina Alberti Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cafalchio Rozzatto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Abu Hasna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13030226" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Silvestri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bezier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16244199" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Cristine Pereira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Dias de Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12061165" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792119v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise V&#233;rot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2024.104548" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755622v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roucoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massoubre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1432324" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756406v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wender Bredie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bruyas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08512-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dziadzko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galinski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115523" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294335v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duika L Burges Watson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coveney" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2022.12.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/14646-000" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357177v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1326771" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04091748v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Gare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovann Orsin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Souza Gon&#231;alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshehri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12093349" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036866v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dufour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030778" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981572v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisya R Riantiningtyas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wender L.P. Bredie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030718" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1275180" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274537v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valenti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wender L P Bredie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08086-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250454v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Perrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tabary" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps6050099" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981569v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030849" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490677v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1296609" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981555v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taghy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ramel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20021389" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Selimovic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie-Yasmin Hassan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Flanagan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065348" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03833967v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovsc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Motyka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114044" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03829874v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanout&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndame Dieng" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbathio Diop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayotollah Khoumeyni Sene" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jphia.2022.1945" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03571799v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; da Costa Lima-Junior" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.855668" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990226v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barthelme" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315915" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782004v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Beny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dubromel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273775" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03579241v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Inquimbert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clement" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042316" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981547v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03608273v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smenteck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35879" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03516271v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020646" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03793615v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912565" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03506939v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadea" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Esparcieux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dimet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Langlois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.786042" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916760v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis de Carvalho Ferreira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vidal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho Souza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Gon&#231;alves" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-022-04410-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03107936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10020197" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert-Duchamp" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050895" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916753v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-021-04201-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03501292v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;sia Euclides Teixeira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques Paes da Silva" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ramoa Pires" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229009v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04916930v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Eldzharov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzerassa Kabaloeva" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Nemeryuk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Goncharenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Gatsalova" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061262" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370370v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Illes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.05.028" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03278417v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanout&#233; Aida" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18137194" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370367v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratchina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bobylev" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lazarev" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mladov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194570" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334806v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocely Gare" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viennot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps4030061" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03482605v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413260" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370371v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Conte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fisher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9041126" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769536v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrouel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Conte" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campus" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034520967933" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02448042v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ottolenghi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010140" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02991374v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cohen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04846-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545367v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03000529v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Francisco Pereira" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Armada" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Carvalho Ferreira" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113611" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330257v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boulliat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Camal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16203878" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330255v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bravo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Llodra" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51938-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02544319v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraudeau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2019.100444" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330262v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090319" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330250v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100424" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819051v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforest" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050853" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911954v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Llodra" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204564" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819055v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santamaria" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155467" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308082v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Llodra" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122660" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01714977v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tramini" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molinari" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819049v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185804" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01715036v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiler D" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819052v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eos.12302" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01714990v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00840" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01714994v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798697v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bellanger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aubert-Foucher" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00185" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819057v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Staquet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Keller" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baudouin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msika" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2013.04.020" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646449v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2010.08.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ79L47T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646892v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Kufer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425909348527" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552221v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Couble" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad About" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2009.04.009" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521205v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flacher" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rom&#233;as" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Colomb" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.5.2880" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940944v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14362970" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941100v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760057v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926002v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748804v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Goetz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Piton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823971v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Darlington" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brulavoine" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lebeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798300v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937214v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vila&#231;a" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fersch" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aagaard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Bjornshave Noe" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-carrouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6823-1636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124794378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-4952-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piazzon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick G&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ringot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-026-10469-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lastmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2026.2626138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisya Rizki Riantiningtyas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kwiecien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bruyas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2026.100645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanoute" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Faye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mazur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpe.70085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2026.1720265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia Miranda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Paula Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Villa&#231;a Morais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Silva Nascimento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Abdalla Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9366" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Salamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/87695" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Vitiello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Orsini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17111509" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ester Molina Beltran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dollet Nedellec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hilmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.09.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artnora Ndokaj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Izzetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Tosco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14165738" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Malagutti Tom&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Maria Viana Miguel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferreira dos Santos Liberato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Marcucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14040497" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lansea.2025.100550" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ferraz Araujo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fernanda dos Santos Lopes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1585438" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412209v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpe.70070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05298154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas De Paula Ramos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangran Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1691238" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van der Heijde Fernandes Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyetra Claro Camargo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17060693" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jedli&#324;ski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Du&#347;-Ilnicka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hnm.2025.200299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/85154" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roucoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massoubre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1432324" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wender Bredie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08512-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748454v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1347774" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orilisi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Notarstefano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Furlani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riberti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14050542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580350v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz De Vigneulles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16094069241251543" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04401083v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Monterubbianesi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scilla Sparabombe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-023-03779-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04427677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11020149" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovschi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/58942" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12849" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lvovschi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Marie Joly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1352833" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Baloche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kolev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09860-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67634" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483046v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Cristina Alberti Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cafalchio Rozzatto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Abu Hasna" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13030226" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Cristine Pereira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Dias de Oliveira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12061165" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Silvestri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bezier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16244199" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise V&#233;rot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2024.104548" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035526v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Selimovic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie-Yasmin Hassan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Flanagan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065348" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1296609" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taghy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ramel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20021389" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274534v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dziadzko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galinski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115523" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340738v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/14646-000" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294335v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duika L Burges Watson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coveney" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2022.12.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1326771" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04091748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Gare" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovann Orsin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Souza Gon&#231;alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshehri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12093349" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dufour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030778" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981572v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisya R Riantiningtyas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wender L.P. Bredie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030718" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274531v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1275180" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572235v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valenti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08086-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wender L P Bredie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250454v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Perrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tabary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps6050099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030849" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis de Carvalho Ferreira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vidal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho Souza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Gon&#231;alves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-022-04410-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03833967v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovsc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Motyka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114044" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03829874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanout&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndame Dieng" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbathio Diop" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayotollah Khoumeyni Sene" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jphia.2022.1945" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03571799v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; da Costa Lima-Junior" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.855668" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990226v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barthelme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315915" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03579241v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Inquimbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clement" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042316" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782004v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Beny" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dubromel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273775" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981547v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03608273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smenteck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35879" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03516271v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020646" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03793615v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912565" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03506939v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Esparcieux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dimet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Langlois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.786042" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228989v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert-Duchamp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050895" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03107936v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10020197" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916753v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-021-04201-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03501292v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;sia Euclides Teixeira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques Paes da Silva" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ramoa Pires" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229009v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370370v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Illes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.05.028" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03278417v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanout&#233; Aida" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18137194" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04916930v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Eldzharov" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzerassa Kabaloeva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Nemeryuk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Goncharenko" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Gatsalova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061262" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370367v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratchina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bobylev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lazarev" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mladov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194570" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334806v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocely Gare" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viennot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps4030061" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03482605v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413260" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03000529v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Francisco Pereira" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Armada" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Carvalho Ferreira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113611" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370371v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Conte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fisher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9041126" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769536v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrouel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Conte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campus" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034520967933" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02448042v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ottolenghi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010140" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02991374v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cohen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04846-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330257v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boulliat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Camal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16203878" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330255v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bravo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Llodra" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51938-8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02544319v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraudeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2019.100444" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330262v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090319" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330250v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100424" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308082v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Llodra" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122660" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819051v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforest" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050853" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911954v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Llodra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204564" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819055v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santamaria" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155467" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01714977v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tramini" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molinari" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819049v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185804" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01715036v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiler D" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01714990v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00840" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819052v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eos.12302" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01714994v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798697v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bellanger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aubert-Foucher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00185" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819057v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646444v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Staquet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Keller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baudouin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msika" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2013.04.020" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646892v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Kufer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425909348527" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646449v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2010.08.006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ79L47T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552221v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Couble" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad About" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2009.04.009" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521205v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flacher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rom&#233;as" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Colomb" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.5.2880" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940944v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14362970" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760057v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941100v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926002v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748804v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Goetz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Piton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798300v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823971v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Darlington" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brulavoine" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lebeau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937214v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vila&#231;a" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fersch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aagaard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Bjornshave Noe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>