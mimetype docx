--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (108)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -744,3980 +744,3980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life skills, self-efficacy, life satisfaction and health literacy evolution from primary school to middle school: a 3-year longitudinal interventional study of the Explo’Santé cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral prophylaxis for the reduction of interdental dysbiosis-associated red complex pathogens during pregnancy: a randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corélie Salque</w:t>
+                <w:t xml:space="preserve">Maryem Rhanoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2026.1720265⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2026.1798508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478968v1</w:t>
+                <w:t xml:space="preserve">hal-05600868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal and Cytocompatible Properties of Juglans regia Extract for Dental Applications: A Novel Approach Against Oral Candida Infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life skills, self-efficacy, life satisfaction and health literacy evolution from primary school to middle school: a 3-year longitudinal interventional study of the Explo’Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corélie Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas de Paula Ramos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app151910531⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.1720265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2026.1720265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289454v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration historique et épistémologique autour des origines des Life Skills et des compétences psychosociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Care Pathways and Determinants in Essure® Contraceptive Implant Use and Removal: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéronine Tengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Masson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Ter‐ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Volume 11, Numéro 1, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.9366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hex.70534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142368v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace-Based Glucose Screening for Type 2 Diabetes in French Civil Servants: Prospective Observational Cohort Study</w:t>
+                <w:t xml:space="preserve">Gymnema sylvestre as a Potential Anti-Inflammatory and Anti-Biofilm Agent Against Anaerobic Infections: An In Vitro Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+                <w:t xml:space="preserve">Fernanda Malagutti Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+                <w:t xml:space="preserve">Manuela Maria Viana Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Salamon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Ferreira dos Santos Liberato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Marcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/87695⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (4), pp.497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants14040497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429414v1</w:t>
+                <w:t xml:space="preserve">hal-04938190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Saliva and Mouthwashes in the Detection and Reduction of Oral Viral Load: A Scoping Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Response to editorial “Oral health in southeast Asia: addressing inaccessibility”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Orsini</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v17111509⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lansea.2025.100550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369842v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and challenges of prehabilitation in gastrointestinal oncology: a national cross-sectional survey in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Plaque-Induced Gingivitis in Students Using Calibrated Interdental Brushes: Results of a 3-Month Multicenter Educational Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artnora Ndokaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Ester Molina Beltran</w:t>
+                <w:t xml:space="preserve">Rossana Izzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Dollet Nedellec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Raynard</w:t>
+                <w:t xml:space="preserve">Vincenzo Tosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2025.09.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (16), pp.5738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm14165738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300005v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Profiles and Sociodemographic Predictors of Planetary Health Diet Engagement Among Health Care Professionals to Inform Public Health Promotion: Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Nugem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.e67633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/67633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Plaque-Induced Gingivitis in Students Using Calibrated Interdental Brushes: Results of a 3-Month Multicenter Educational Intervention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Tosco</w:t>
+                <w:t xml:space="preserve">Juglans regia and Pfaffia paniculata extracts: implications for periodontal disease treatment and correlation with Alzheimer’s risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ferraz Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fernanda dos Santos Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm14165738⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2025.1585438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211356v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gymnema sylvestre as a Potential Anti-Inflammatory and Anti-Biofilm Agent Against Anaerobic Infections: An In Vitro Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Cristina Marcucci</w:t>
+                <w:t xml:space="preserve">Interdental Brushing and Obstetrical Outcomes in Nulliparous Pregnant Women: Insights From a Cluster Randomised Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants14040497⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Periodontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcpe.70070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938190v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to editorial “Oral health in southeast Asia: addressing inaccessibility”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Editorial: Exploring the oral-gut microbiome interactions: pathways to therapeutic strategies and implications for systemic health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas De Paula Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangran Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Southeast Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lansea.2025.100550⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1691238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961429v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juglans regia and Pfaffia paniculata extracts: implications for periodontal disease treatment and correlation with Alzheimer’s risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Exploring Antioxidant, Antimicrobial and Anti-Inflammatory Effects of Juglans regia and Pfaffia paniculata Extracts: Implications for Intestinal Dysbiosis and Colorectal Cancer Risk Associated with Oral Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Fernanda dos Santos Lopes</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole van der Heijde Fernandes Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyetra Claro Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2025.1585438⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics17060693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079951v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdental Brushing and Obstetrical Outcomes in Nulliparous Pregnant Women: Insights From a Cluster Randomised Controlled Trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteins from insects: A sustainable alternative for oral health within the one health concept and the planetary health diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Perrier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Jedliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Duś-Ilnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artnora Ndokaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Periodontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcpe.70070⟩</w:t>
+              <w:t xml:space="preserve">Human Nutrition &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.200299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hnm.2025.200299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412209v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Exploring the oral-gut microbiome interactions: pathways to therapeutic strategies and implications for systemic health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of Different Methods of Interdental Hygiene in Daily Practice Among Young Adults: Protocol for a Randomized, Single-Blind Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1691238⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e85154-e85154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/85154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298154v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Antioxidant, Antimicrobial and Anti-Inflammatory Effects of Juglans regia and Pfaffia paniculata Extracts: Implications for Intestinal Dysbiosis and Colorectal Cancer Risk Associated with Oral Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
+                <w:t xml:space="preserve">Workplace-Based Glucose Screening for Type 2 Diabetes in French Civil Servants: Prospective Observational Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Ramos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Salamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics17060693⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.e87695-e87695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/87695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083796v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteins from insects: A sustainable alternative for oral health within the one health concept and the planetary health diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Mazur</w:t>
+                <w:t xml:space="preserve">Antifungal and Cytocompatible Properties of Juglans regia Extract for Dental Applications: A Novel Approach Against Oral Candida Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Paula Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Villaça Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Jedliński</w:t>
+                <w:t xml:space="preserve">Letícia Silva Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Duś-Ilnicka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Isadora Abdalla Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Nutrition &amp; Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.200299. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.10531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hnm.2025.200299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app151910531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907363v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Different Methods of Interdental Hygiene in Daily Practice Among Young Adults: Protocol for a Randomized, Single-Blind Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration historique et épistémologique autour des origines des Life Skills et des compétences psychosociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/85154⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 11, Numéro 1, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414233v1</w:t>
+                <w:t xml:space="preserve">hal-05142368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work context and drinking behavior in the French public service: a qualitative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+                <w:t xml:space="preserve">The Role of Saliva and Mouthwashes in the Detection and Reduction of Oral Viral Load: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1432324⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v17111509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755622v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating oral somatosensory perception and oral symptoms of head and neck cancer patients: insights on eating behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
+                <w:t xml:space="preserve">Implementation and challenges of prehabilitation in gastrointestinal oncology: a national cross-sectional survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ester Molina Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dollet Nedellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anestis Dougkas</w:t>
+                <w:t xml:space="preserve">Matthieu Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wender Bredie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bruyas</w:t>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (5), pp.320. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.256-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-024-08512-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2025.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756406v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossary of healthcare pathways: a methodological approach involving a transdisciplinary team in public health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Follow-up care experience of patients with invasive meningococcal disease and their family caregivers: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Verot</w:t>
+                <w:t xml:space="preserve">Alexiane Baloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+                <w:t xml:space="preserve">Pierrick Bedouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Genton</w:t>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Kempf</w:t>
+                <w:t xml:space="preserve">Karine Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.1347774. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1347774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-024-09860-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748454v1</w:t>
+                <w:t xml:space="preserve">hal-04813061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modern Multidisciplinary Method to Characterize Natural White Spot Lesions with 2D and 3D Assessments: A Preliminary Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavia Vitiello</w:t>
+                <w:t xml:space="preserve">Authors’ Reply: Promoting Oral Health Literacy Among UAE Public Sector Employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Orilisi</w:t>
+                <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Notarstefano</w:t>
+                <w:t xml:space="preserve">Virginie-Eve Lvovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Furlani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Riberti</w:t>
+                <w:t xml:space="preserve">Elise Verot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Pers. Med.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm14050542⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e67634 - e67634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/67634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580351v1</w:t>
+                <w:t xml:space="preserve">hal-04916732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Systemic Modeling of Care Pathways by Identifying Invariant Determinants: A Qualitative Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz De Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryem Rhanoui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Mick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Qualitative Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/16094069241251543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763216v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Modeling of Care Pathways by Identifying Invariant Determinants: A Qualitative Study Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of over-the-counter mouthwashes as an additional measure in individual oral prophylaxis on adults with plaque-induced gingivitis: a double-blind, parallel, randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Monterubbianesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Du Sartz De Vigneulles</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scilla Sparabombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Tosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Qualitative Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/16094069241251543⟩</w:t>
+              <w:t xml:space="preserve">BMC Oral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12903-023-03779-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580350v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of over-the-counter mouthwashes as an additional measure in individual oral prophylaxis on adults with plaque-induced gingivitis: a double-blind, parallel, randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Non-Cariogenic Effect of Milk and Dairy Products on Oral Health in Children and Adolescents: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Orilisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Oral Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12903-023-03779-1⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children11020149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401083v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Cariogenic Effect of Milk and Dairy Products on Oral Health in Children and Adolescents: A Scoping Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Promoting Health Literacy in the Workplace Among Civil Servants: Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Orilisi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie-Eve Lvovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children11020149⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e58942-e58942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/58942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427677v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Health Literacy in the Workplace Among Civil Servants: Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of assessment methods for measuring individual differences in oral somatosensory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kwiecien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elise Verot</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/58942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.12849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672234v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Severe pain management in the emergency department: patient pathway as a new factor associated with IV morphine prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lvovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Marie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1352833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1352833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739676v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of assessment methods for measuring individual differences in oral somatosensory perception</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+                <w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (20), pp.3495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jtxs.12849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04675975v1</w:t>
+                <w:t xml:space="preserve">hal-04739676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe pain management in the emergency department: patient pathway as a new factor associated with IV morphine prescription</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Glossary of healthcare pathways: a methodological approach involving a transdisciplinary team in public health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Hermann</w:t>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
+                <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc-Marie Joly</w:t>
+                <w:t xml:space="preserve">Cédric Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.1352833. </w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.1347774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1352833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1347774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540471v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up care experience of patients with invasive meningococcal disease and their family caregivers: a qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modern Multidisciplinary Method to Characterize Natural White Spot Lesions with 2D and 3D Assessments: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Orilisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexiane Baloche</w:t>
+                <w:t xml:space="preserve">Valentina Notarstefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Bedouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Michele Furlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Kolev</w:t>
+                <w:t xml:space="preserve">Nicole Riberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-024-09860-6⟩</w:t>
+              <w:t xml:space="preserve">J. Pers. Med.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm14050542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813061v1</w:t>
+                <w:t xml:space="preserve">hal-04580351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors’ Reply: Promoting Oral Health Literacy Among UAE Public Sector Employees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Verot</w:t>
+                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Rhanoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.e67634 - e67634. </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e63776-e63776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/67634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916732v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into Cutaneous Asepsis: Synergism between Pfaffia and Rosemary Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4807,130 +4807,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follow-up care experience of patients with invasive meningococcal disease and their family caregivers: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Baloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bedouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.1002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-024-09860-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713239v1</w:t>
@@ -4941,77 +4941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pfaffia paniculata Extract, a Potential Antimicrobial Agent against Candida spp., Pseudomonas aeruginosa, and Streptococcus mutans Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garcia Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas De Paula Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Cristine Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,77 +5075,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Face Mask-Wearing on Quality of Life in Post-Surgical Oral Cancer Patients: A Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Rhanoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,8328 +5320,8328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of Antimicrobial Protein S100A15 Expression by Oral Microbial Pathogens Is Toll-like Receptors-Dependent Activation of c-Jun-N-Terminal Kinase (JNK), p38, and NF-κB Pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Work context and drinking behavior in the French public service: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Selimovic</w:t>
+                <w:t xml:space="preserve">Guillaume Roucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naji Kharouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie-Yasmin Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Flanagan</w:t>
+                <w:t xml:space="preserve">Catherine Massoubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24065348⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1432324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035526v1</w:t>
+                <w:t xml:space="preserve">hal-04755622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Graça Carvalho</w:t>
+                <w:t xml:space="preserve">Investigating oral somatosensory perception and oral symptoms of head and neck cancer patients: insights on eating behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wender Bredie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kwiecien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1296609⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-024-08512-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490677v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Determinants of Polypharmacy Prescribing and Dispensing Behaviors in Primary Care for the Elderly—Qualitative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence, Severity of Extension, and Risk Factors of Gingivitis in a 3-Month Pregnant Population: A Multicenter Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Gare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najwa Taghy</w:t>
+                <w:t xml:space="preserve">Giovann Orsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Ramel</w:t>
+                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rivadeneyra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Linda Cambon</w:t>
+                <w:t xml:space="preserve">Ali Alshehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20021389⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.3349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12093349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981555v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of early management by proton-pump inhibitor in acute upper gastro-intestinal tract disorder: A scoping review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+                <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corélie Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.115523⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Frontiers in Public Health, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/14646-000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274534v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04340738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Graça Carvalho</w:t>
+                <w:t xml:space="preserve">I-eAT, a consortium addressing gastronomic solutions for altered taste: A research and development manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duika L Burges Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coveney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/14646-000⟩</w:t>
+              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutos.2022.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04340738v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-eAT, a consortium addressing gastronomic solutions for altered taste: A research and development manifesto</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Supporting health education policies: translation, cross-cultural adaptation and validation of a health literacy instrument, in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie-Eve Lvovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nutos.2022.12.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1326771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294335v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting health education policies: translation, cross-cultural adaptation and validation of a health literacy instrument, in French</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+                <w:t xml:space="preserve">Relevance of early management by proton-pump inhibitor in acute upper gastro-intestinal tract disorder: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Dziadzko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.115523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1326771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.115523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357177v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, Severity of Extension, and Risk Factors of Gingivitis in a 3-Month Pregnant Population: A Multicenter Cross-Sectional Study</w:t>
+                <w:t xml:space="preserve">Human Papillomaviruses in Adolescents: Knowledge, Attitudes, and Practices of Pharmacists Regarding Virus and Vaccination in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Gare</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12093349⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15030778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091748v1</w:t>
+                <w:t xml:space="preserve">hal-04036866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Papillomaviruses in Adolescents: Knowledge, Attitudes, and Practices of Pharmacists Regarding Virus and Vaccination in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Dufour</w:t>
+                <w:t xml:space="preserve">Oral Somatosensory Alterations in Head and Neck Cancer Patients—An Overview of the Evidence and Causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reisya R Riantiningtyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wender L.P. Bredie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kwiecien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15030778⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15030718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036866v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Somatosensory Alterations in Head and Neck Cancer Patients—An Overview of the Evidence and Causes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodontal pathogens of the interdental microbiota in a 3 months pregnant population with an intact periodontium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie-Eve Lvovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15030718⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1275180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981572v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodontal pathogens of the interdental microbiota in a 3 months pregnant population with an intact periodontium</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oral somatosensory alterations and salivary dysfunction in head and neck cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wender Bredie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kwiecien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1275180⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (11), pp.627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-023-08086-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274531v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral somatosensory alterations and salivary dysfunction in head and neck cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anestis Dougkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wender Bredie</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wender L P Bredie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kwiecien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 31 (11), pp.627. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+              <w:t xml:space="preserve">, 2023, 31 (12), pp.627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00520-023-08086-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572235v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral somatosensory alterations and salivary dysfunction in head and neck cancer patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
+                <w:t xml:space="preserve">Efficacy of Sonic-Powered and Manual Toothbrushes on Plaque-Induced Gingivitis in Pregnant Women: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Valenti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Kwiecien</w:t>
+                <w:t xml:space="preserve">Ariane Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (12), pp.627. </w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (5), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-023-08086-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mps6050099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274537v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Sonic-Powered and Manual Toothbrushes on Plaque-Induced Gingivitis in Pregnant Women: A Randomized Controlled Trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology and Clinical Burden of Meningococcal Disease in France: Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Baloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bedouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mps6050099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12030849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250454v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Clinical Burden of Meningococcal Disease in France: Scoping Review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Defining Life Skills in health promotion at school: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corélie Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12030849⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1296609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981569v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Stage II and stage III periodontitis clinical burdens of HIV‑1 undergoing antiretroviral therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristiane Gonçalves</w:t>
+                <w:t xml:space="preserve">Induction of Antimicrobial Protein S100A15 Expression by Oral Microbial Pathogens Is Toll-like Receptors-Dependent Activation of c-Jun-N-Terminal Kinase (JNK), p38, and NF-κB Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Selimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naji Kharouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie-Yasmin Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00784-022-04410-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.5348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916760v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, Attitudes and Practices Related to Medication, Antibiotics, and Vaccination among Public Service Population: National Survey Conducted in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie-Eve Lvovsc</w:t>
+                <w:t xml:space="preserve">Exploring the Determinants of Polypharmacy Prescribing and Dispensing Behaviors in Primary Care for the Elderly—Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taghy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rivadeneyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Motyka</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (21), pp.14044. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192114044⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 20, pp.1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20021389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833967v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vs. natural toothpaste: which formulas for which properties? A scoping review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ayotollah Khoumeyni Sene</w:t>
+                <w:t xml:space="preserve">Mental Health Mobile Apps in the French App Store: Assessment Study of Functionality and Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kabuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health in Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/jphia.2022.1945⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.e41282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/41282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829874v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Oral Microbiome Is a Key Factor in Oral and Systemic Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral-Hygiene-Related Mobile Apps in the French App Stores: Assessment of Functionality and Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.855668⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (12), pp.7293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19127293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571799v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Consumption in the Specific Socio-Professional Context of the French Public Service: Qualitative Study Protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Barthelme</w:t>
+                <w:t xml:space="preserve">Oral Hygiene Practices and Knowledge among Adolescents Aged between 15 and 17 Years Old during Fixed Orthodontic Treatment: Multicentre Study Conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Inquimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (23), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192315915⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.2316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990226v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Hygiene Practices and Knowledge among Adolescents Aged between 15 and 17 Years Old during Fixed Orthodontic Treatment: Multicentre Study Conducted in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple criteria decision analysis for therapeutic innovations in a hemophilia care center: A pilot study of the organizational impact of innovation in hemophilia care management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Beny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dubromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Inquimbert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Valérie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19042316⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0273775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579241v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple criteria decision analysis for therapeutic innovations in a hemophilia care center: A pilot study of the organizational impact of innovation in hemophilia care management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Knowledge, Attitudes and Practices Related to Medication, Antibiotics, and Vaccination among Public Service Population: National Survey Conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie-Eve Lvovsc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Motyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0273775⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (21), pp.14044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192114044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782004v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health Mobile Apps in the French App Store: Assessment Study of Functionality and Quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Chemical vs. natural toothpaste: which formulas for which properties? A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kanouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Ndame Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbathio Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kabuth</w:t>
+                <w:t xml:space="preserve">Amadou Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+                <w:t xml:space="preserve">Ayotollah Khoumeyni Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.e41282. </w:t>
+              <w:t xml:space="preserve">Journal of Public Health in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.1945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/41282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/jphia.2022.1945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246759v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral-Hygiene-Related Mobile Apps in the French App Stores: Assessment of Functionality and Quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: The Oral Microbiome Is a Key Factor in Oral and Systemic Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué da Costa Lima-Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19127293⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.855668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695022v1</w:t>
+                <w:t xml:space="preserve">hal-03571799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Consumption in the Specific Socio-Professional Context of the French Public Service: Qualitative Study Protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Barthelme</w:t>
+                <w:t xml:space="preserve">Nutrition-Related Mobile Apps in the French App Store: Assessment of Functionality and Quality (Preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Smenteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192315915⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/35879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981547v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition-Related Mobile Apps in the French App Store: Assessment of Functionality and Quality (Preprint)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ina Saliasi</w:t>
+                <w:t xml:space="preserve">Haemophilia in France: Modelisation of the Clinical Pathway for Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Beny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/35879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19020646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608273v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haemophilia in France: Modelisation of the Clinical Pathway for Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Alcohol Consumption in the Specific Socio-Professional Context of the French Public Service: Qualitative Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gay</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barthelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19020646⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (23), pp.15915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192315915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516271v1</w:t>
+                <w:t xml:space="preserve">hal-03981547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Oral Hygiene-Related Mobile Apps for Children in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Kanoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Gare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Ndame Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliva Quantification of SARS-CoV-2 in Real-Time PCR From Asymptomatic or Mild COVID-19 Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Esparcieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Dimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Elodie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.786042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Self-Collected Saliva Testing Compared with Nasopharyngeal Swab Testing for the Detection of SARS-CoV-2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Perrier</w:t>
+                <w:t xml:space="preserve">Correction to: Stage II and stage III periodontitis clinical burdens of HIV‑1 undergoing antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+                <w:t xml:space="preserve">Dennis de Carvalho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Carvalho Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13050895⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (5), pp.4239-4239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00784-022-04410-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228989v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Aging as a Risk Factor on the Immunoexpression of Pro-Inflammatory IL-1β, IL-6 and TNF-α Cytokines in Chronic Apical Periodontitis Lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quésia Euclides Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis de Carvalho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marques Paes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ramoa Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107936v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage II and stage III periodontitis clinical burdens of HIV-1 undergoing antiretroviral therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristiane Gonçalves</w:t>
+                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00784-021-04201-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916753v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Health via mHealth Applications Using a French Version of the Mobile App Rating Scale: Adaptation and Validation Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+                <w:t xml:space="preserve">Stage II and stage III periodontitis clinical burdens of HIV-1 undergoing antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis de Carvalho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Carvalho Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/30480⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.2187-2195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00784-021-04201-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331985v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging as a Risk Factor on the Immunoexpression of Pro-Inflammatory IL-1β, IL-6 and TNF-α Cytokines in Chronic Apical Periodontitis Lesions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabio Ramoa Pires</w:t>
+                <w:t xml:space="preserve">Promoting Health via mHealth Applications Using a French Version of the Mobile App Rating Scale: Adaptation and Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Smentek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11010014⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.e30480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/30480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501292v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Performance of Self-Collected Saliva Testing Compared with Nasopharyngeal Swab Testing for the Detection of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dussart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13050895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229009v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an antiviral mouthwash as a barrier measure in the SARS-CoV-2 transmission in adults with asymptomatic to mild COVID-19: a multicentre, randomized, double-blind controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Illes</w:t>
+                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.05.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370370v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodontal Conditions and Pathogens Associated with Pre-Eclampsia: A Scoping Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Use of an antiviral mouthwash as a barrier measure in the SARS-CoV-2 transmission in adults with asymptomatic to mild COVID-19: a multicentre, randomized, double-blind controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Esparcieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Illes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18137194⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.1494 - 1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278417v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Microcirculation, Cytokine Profile, and Local Antioxidant Protection Indices in Periodontal Health, and Stage II, Stage III Periodontitis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Nemeryuk</w:t>
+                <w:t xml:space="preserve">Periodontal Conditions and Pathogens Associated with Pre-Eclampsia: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Gare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Goncharenko</w:t>
+                <w:t xml:space="preserve">Kanouté Aida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelina Gatsalova</w:t>
+                <w:t xml:space="preserve">Nicolas Meda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (6), pp.1262. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.7194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10061262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18137194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916930v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker Value in the Diagnosis of Community-Acquired Pneumonia with Concomitant Chronic Heart Failure</w:t>
+                <w:t xml:space="preserve">Evaluation of Microcirculation, Cytokine Profile, and Local Antioxidant Protection Indices in Periodontal Health, and Stage II, Stage III Periodontitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Ratchina</w:t>
+                <w:t xml:space="preserve">Artem Eldzharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Bobylev</w:t>
+                <w:t xml:space="preserve">Dzerassa Kabaloeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Lazarev</w:t>
+                <w:t xml:space="preserve">Dmitry Nemeryuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Mladov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Aida Goncharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina Gatsalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10194570⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10061262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370367v1</w:t>
+                <w:t xml:space="preserve">hal-04916930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oral Prophylactic Measures on the Occurrence of Pre-Eclampsia (OP-PE) in High-Risk Pregnant Women: A Cluster Randomized Controlled Trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomarker Value in the Diagnosis of Community-Acquired Pneumonia with Concomitant Chronic Heart Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Viennot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Tramini</w:t>
+                <w:t xml:space="preserve">Svetlana Ratchina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Bobylev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Lazarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Mladov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mps4030061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10194570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334806v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Content Related to Oral Health Education on TikTok</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Clément</w:t>
+                <w:t xml:space="preserve">Effect of Oral Prophylactic Measures on the Occurrence of Pre-Eclampsia (OP-PE) in High-Risk Pregnant Women: A Cluster Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocely Gare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182413260⟩</w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mps4030061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482605v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Inflammatory Markers RANK, MMP-9 and PTHrP in Chronic Apical Periodontitis from People Living with HIV Undergoing Antiretroviral Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Characterizing the Content Related to Oral Health Education on TikTok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Smentek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9113611⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.13260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182413260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000529v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19: A Recommendation to Examine the Effect of Mouthrinses with β-Cyclodextrin Combined with Citrox in Preventing Infection and Progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+                <w:t xml:space="preserve">Antiviral Activity of Reagents in Mouth Rinses against SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Campus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9041126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (2), pp.124-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0022034520967933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370371v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral Activity of Reagents in Mouth Rinses against SARS-CoV-2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticles as Anti-Microbial, Anti-Inflammatory, and Remineralizing Agents in Oral Care Cosmetics: A Review of the Current Situation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Ottolenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0022034520967933⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10010140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04769536v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles as Anti-Microbial, Anti-Inflammatory, and Remineralizing Agents in Oral Care Cosmetics: A Review of the Current Situation.</w:t>
+                <w:t xml:space="preserve">COVID-19: A Recommendation to Examine the Effect of Mouthrinses with β-Cyclodextrin Combined with Citrox in Preventing Infection and Progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10010140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9041126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02448042v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary and Nasal Detection of the SARS-CoV-2 Virus After Antiviral Mouthrinses (BBCovid): A structured summary of a study protocol for a randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-020-04846-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19: A Recommendation to Examine the Effect of Mouthrinses with β-Cyclodextrin Combined with Citrox in Preventing Infection and Progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Souza Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm9041126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Evaluation of Individual Pillboxes to Control Cross-Contamination in the Drug Circuit in Hospitals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Expression of Inflammatory Markers RANK, MMP-9 and PTHrP in Chronic Apical Periodontitis from People Living with HIV Undergoing Antiretroviral Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Francisco Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ramoa Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Armada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Carvalho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16203878⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9113611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330257v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrated interdental brushing for the prevention of periodontal pathogens infection in young adults - a randomized controlled clinical trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota of interdental space of adolescents according to Risk of Caries: A cross-sectional study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Inquimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.100444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conctc.2019.100444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51938-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330255v1</w:t>
+                <w:t xml:space="preserve">hal-02544319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota of interdental space of adolescents according to Risk of Caries: A cross-sectional study protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">The Oral Bacterial Microbiome of Interdental Surfaces in Adolescents According to Carious Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Inquimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tramini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7090319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conctc.2019.100444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02544319v1</w:t>
+                <w:t xml:space="preserve">hal-02330262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oral Bacterial Microbiome of Interdental Surfaces in Adolescents According to Carious Risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Periodontal Pathogens as Risk Factors of Cardiovascular Diseases, Diabetes, Rheumatoid Arthritis, Cancer, and Chronic Obstructive Pulmonary Disease—Is There Cause for Consideration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Inquimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Ottolenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7 (9), pp.319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7090319⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7100424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330262v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodontal Pathogens as Risk Factors of Cardiovascular Diseases, Diabetes, Rheumatoid Arthritis, Cancer, and Chronic Obstructive Pulmonary Disease—Is There Cause for Consideration?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety Evaluation of Individual Pillboxes to Control Cross-Contamination in the Drug Circuit in Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Livia Ottolenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7100424⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (20), pp.3878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16203878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330250v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Toothpaste/Mouthwash Containing Carica papaya Leaf Extract on Interdental Gingival Bleeding: A Randomized Controlled Trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Calibrated interdental brushing for the prevention of periodontal pathogens infection in young adults - a randomized controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Llodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Inquimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15122660⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51938-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308082v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observance of Sterilization Protocol Guideline Procedures of Critical Instruments for Preventing Iatrogenic Transmission of Creutzfeldt-Jakob Disease in Dental Practice in France, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Saliasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (5), pp.853 - 853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph15050853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational outcomes of a new curriculum on interproximal oral prophylaxis for dental students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Saliasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Llodra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0204564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Interdental Brushing in Periodontal Healthy Young Adults: A Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Llodra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (5), pp.e0155467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0155467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of carious pathogens in the interdental microbiota of young caries-free adults.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Effect of a Toothpaste/Mouthwash Containing Carica papaya Leaf Extract on Interdental Gingival Bleeding: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Llodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.2660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15122660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714977v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of carious pathogens in the interdental microbiota of young caries-free adults</w:t>
+                <w:t xml:space="preserve">Quantification of carious pathogens in the interdental microbiota of young caries-free adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (10), pp.e0185804. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819049v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Microbiota, Intestinal Microbiota and Inflammatory Bowel Diseases</w:t>
+                <w:t xml:space="preserve">Quantification of carious pathogens in the interdental microbiota of young caries-free adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiler D</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Inquimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research &amp; Reviews in BioSciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), pp.e0185804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715036v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Molecular Detection of 19 Major Pathogens in the Interdental Biofilm of Periodontally Healthy Young Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral Microbiota, Intestinal Microbiota and Inflammatory Bowel Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiler D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research &amp; Reviews in BioSciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714990v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of interdental calibrated brushes on bleeding reduction in adults: a 3-month randomized controlled clinical trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Access to Interdental Brushing in Periodontal Healthy Young Adults: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Llodra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bravo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eos.12302⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819052v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Interdental Brushing in Periodontal Healthy Young Adults: A Cross-Sectional Study</w:t>
+                <w:t xml:space="preserve">Quantitative Molecular Detection of 19 Major Pathogens in the Interdental Biofilm of Periodontally Healthy Young Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155467⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.840 - 840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714994v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human odontoblast-like cells produce nitric oxide with antibacterial activity upon TLR2 activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Richard</w:t>
+                <w:t xml:space="preserve">Efficacy of interdental calibrated brushes on bleeding reduction in adults: a 3-month randomized controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Llodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.185. </w:t>
+              <w:t xml:space="preserve">European Journal of Oral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124 (6), pp.566 - 571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eos.12302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798697v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Colorimetric Interdental Probe as a Standard Method to Evaluate Interdental Efficiency of Interdental Brush</w:t>
               </w:r>
@@ -13653,77 +13653,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Llodra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Open Dentistry Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13742,703 +13742,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolysaccharide-binding protein inhibits toll-like receptor 2 activation by lipoteichoic acid in human odontoblast-like cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human odontoblast-like cells produce nitric oxide with antibacterial activity upon TLR2 activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Staquet</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Keller</w:t>
+                <w:t xml:space="preserve">Aurélie Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Baudouin</w:t>
+                <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Msika</w:t>
+                <w:t xml:space="preserve">Elisabeth Aubert-Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2013.04.020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646444v1</w:t>
+                <w:t xml:space="preserve">hal-04798697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of NOD2 is increased in inflamed human dental pulps and lipoteichoic acid-stimulated odontoblast-like cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Lipopolysaccharide-binding protein inhibits toll-like receptor 2 activation by lipoteichoic acid in human odontoblast-like cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Msika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innate Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1753425909348527⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (8), pp.1008-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2013.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646892v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokine production by human odontoblast-like cells upon Toll-like receptor-2 engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Msika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 216 (4), pp.513 - 517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.imbio.2010.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule-associated Protein 1b, a Neuronal Marker Involved in Odontoblast Differentiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Expression of NOD2 is increased in inflamed human dental pulps and lipoteichoic acid-stimulated odontoblast-like cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Imad About</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Kufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.29 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1753425909348527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2009.04.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03552221v1</w:t>
+                <w:t xml:space="preserve">hal-02646892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microtubule-associated Protein 1b, a Neuronal Marker Involved in Odontoblast Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Couble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (7), pp.992-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2009.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lipoteichoic Acid Increases TLR and Functional Chemokine Expression while Reducing Dentin Formation in In Vitro Differentiated Human Odontoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Roméas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 176 (5), pp.2880-2887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.176.5.2880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14448,1196 +14582,1196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Evaluation of Accessible Digital Musical Instruments for Pupils with Neurodevelopmental Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darlington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESMAE, Jul 2024, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14362970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données initiales de cohorte Explo'Santé : un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Promotion de la santé en milieu scolaire : Données initiales de cohorte Explo’Santé, un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Olivo</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l'innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCA, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque scientifique francophone de l'INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760057v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la santé en milieu scolaire : Données initiales de cohorte Explo’Santé, un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Données initiales de cohorte Explo’Santé, un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mateo Olivo</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique francophone de l'INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l'innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCA, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824042v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données initiales de cohorte Explo’Santé, un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Données initiales de cohorte Explo'Santé : un programme français de développement des compétences psychosociales en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corélie Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l'innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941100v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining sensory sensitivity across age groups: Investigating beyond taste and smell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anestis Dougkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wender L.P. Bredie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cultivated biodiversity to human health prevention: a cross-disciplinary research-action project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shape Med LYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Clarification of Life Skills in the Field of Health Promotion at School : a Scoping Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Explo’Santé : une recherche interventionnelle partenariale de promotion de la santé à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brulavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Researchers' Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04798300v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explo’Santé : une recherche interventionnelle partenariale de promotion de la santé à l’école</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Clarification of Life Skills in the Field of Health Promotion at School : a Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darlington-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corélie Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Emerging Researchers' Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823971v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04798300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needs of Health and Social Care Providers to Promote Collaboration with Rural eHealth Facilitators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Vilaça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Aagaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Bjornshave Noe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 978-972-8952-90-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId473"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15705,51 +15839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2FF0FEE"/>
+    <w:nsid w:val="F6161B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15936,51 +16070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-carrouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6823-1636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124794378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-4952-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piazzon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick G&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ringot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-026-10469-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lastmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2026.2626138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisya Rizki Riantiningtyas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kwiecien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bruyas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2026.100645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanoute" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Faye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mazur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpe.70085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2026.1720265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia Miranda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Paula Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Villa&#231;a Morais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Silva Nascimento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Abdalla Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9366" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Salamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/87695" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Vitiello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Orsini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17111509" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ester Molina Beltran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dollet Nedellec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hilmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.09.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artnora Ndokaj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Izzetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Tosco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14165738" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Malagutti Tom&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Maria Viana Miguel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferreira dos Santos Liberato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Marcucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14040497" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lansea.2025.100550" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ferraz Araujo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fernanda dos Santos Lopes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1585438" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412209v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpe.70070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05298154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas De Paula Ramos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangran Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1691238" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van der Heijde Fernandes Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyetra Claro Camargo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17060693" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jedli&#324;ski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Du&#347;-Ilnicka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hnm.2025.200299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/85154" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roucoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massoubre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1432324" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wender Bredie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08512-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748454v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1347774" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orilisi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Notarstefano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Furlani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riberti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14050542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580350v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz De Vigneulles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16094069241251543" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04401083v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Monterubbianesi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scilla Sparabombe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-023-03779-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04427677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11020149" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovschi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/58942" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12849" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lvovschi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Marie Joly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1352833" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Baloche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kolev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09860-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67634" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483046v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Cristina Alberti Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cafalchio Rozzatto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Abu Hasna" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13030226" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Cristine Pereira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Dias de Oliveira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12061165" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Silvestri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bezier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16244199" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise V&#233;rot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2024.104548" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035526v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Selimovic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie-Yasmin Hassan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Flanagan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065348" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1296609" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taghy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ramel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20021389" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274534v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dziadzko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galinski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115523" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340738v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/14646-000" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294335v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duika L Burges Watson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coveney" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2022.12.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1326771" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04091748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Gare" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovann Orsin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Souza Gon&#231;alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshehri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12093349" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dufour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030778" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981572v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisya R Riantiningtyas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wender L.P. Bredie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030718" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274531v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1275180" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572235v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valenti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08086-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wender L P Bredie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250454v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Perrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tabary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps6050099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030849" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis de Carvalho Ferreira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vidal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho Souza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Gon&#231;alves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-022-04410-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03833967v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovsc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Motyka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114044" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03829874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanout&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndame Dieng" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbathio Diop" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayotollah Khoumeyni Sene" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jphia.2022.1945" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03571799v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; da Costa Lima-Junior" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.855668" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990226v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barthelme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315915" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03579241v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Inquimbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clement" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042316" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782004v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Beny" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dubromel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273775" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981547v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03608273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smenteck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35879" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03516271v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020646" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03793615v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912565" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03506939v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Esparcieux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dimet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Langlois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.786042" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228989v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert-Duchamp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050895" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03107936v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10020197" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916753v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-021-04201-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03501292v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;sia Euclides Teixeira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques Paes da Silva" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ramoa Pires" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229009v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370370v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Illes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.05.028" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03278417v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanout&#233; Aida" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18137194" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04916930v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Eldzharov" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzerassa Kabaloeva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Nemeryuk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Goncharenko" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Gatsalova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061262" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370367v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratchina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bobylev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lazarev" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mladov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194570" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334806v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocely Gare" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viennot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps4030061" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03482605v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413260" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03000529v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Francisco Pereira" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Armada" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Carvalho Ferreira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113611" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370371v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Conte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fisher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9041126" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769536v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrouel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Conte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campus" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034520967933" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02448042v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ottolenghi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010140" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02991374v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cohen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04846-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330257v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boulliat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Camal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16203878" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330255v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bravo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Llodra" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51938-8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02544319v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraudeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2019.100444" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330262v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090319" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330250v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100424" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308082v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Llodra" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122660" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819051v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforest" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050853" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911954v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Llodra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204564" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819055v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santamaria" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155467" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01714977v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tramini" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molinari" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819049v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185804" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01715036v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiler D" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01714990v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00840" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819052v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eos.12302" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01714994v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798697v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bellanger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aubert-Foucher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00185" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819057v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646444v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Staquet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Keller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baudouin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msika" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2013.04.020" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646892v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Kufer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425909348527" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646449v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2010.08.006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ79L47T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552221v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Couble" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad About" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2009.04.009" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521205v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flacher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rom&#233;as" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Colomb" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.5.2880" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940944v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14362970" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760057v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941100v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926002v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748804v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Goetz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Piton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798300v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823971v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Darlington" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brulavoine" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lebeau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937214v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vila&#231;a" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fersch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aagaard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Bjornshave Noe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-carrouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6823-1636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124794378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-4952-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piazzon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick G&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ringot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-026-10469-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lastmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2026.2626138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisya Rizki Riantiningtyas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kwiecien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bruyas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2026.100645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanoute" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Faye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mazur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpe.70085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2026.1798508" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2026.1720265" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ronine Tengue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Michon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter&#8208;ovanessian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70534" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia Miranda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Malagutti Tom&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Maria Viana Miguel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferreira dos Santos Liberato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Marcucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14040497" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lansea.2025.100550" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Vitiello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artnora Ndokaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Izzetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Tosco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14165738" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ferraz Araujo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fernanda dos Santos Lopes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1585438" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpe.70070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05298154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas De Paula Ramos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangran Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1691238" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van der Heijde Fernandes Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyetra Claro Camargo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17060693" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jedli&#324;ski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Du&#347;-Ilnicka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hnm.2025.200299" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414233v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/85154" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Salamon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/87695" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Paula Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Villa&#231;a Morais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Silva Nascimento" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Abdalla Ferreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910531" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Orsini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17111509" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ester Molina Beltran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dollet Nedellec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hilmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delaye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.09.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Baloche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kolev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09860-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovschi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67634" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz De Vigneulles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mick" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16094069241251543" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04401083v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Monterubbianesi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scilla Sparabombe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-023-03779-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04427677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orilisi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11020149" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/58942" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12849" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lvovschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Marie Joly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1352833" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1347774" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Notarstefano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Furlani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riberti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14050542" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483046v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Cristina Alberti Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cafalchio Rozzatto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Abu Hasna" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13030226" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Cristine Pereira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Dias de Oliveira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12061165" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Silvestri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bezier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16244199" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise V&#233;rot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2024.104548" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roucoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massoubre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1432324" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756406v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wender Bredie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08512-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04091748v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Gare" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovann Orsin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Souza Gon&#231;alves" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshehri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12093349" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/14646-000" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294335v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duika L Burges Watson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coveney" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2022.12.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1326771" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274534v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dziadzko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galinski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115523" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036866v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dufour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030778" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisya R Riantiningtyas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wender L.P. Bredie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030718" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1275180" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572235v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valenti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08086-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wender L P Bredie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Perrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tabary" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps6050099" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030849" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1296609" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035526v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Selimovic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie-Yasmin Hassan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Flanagan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065348" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981555v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taghy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ramel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20021389" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03579241v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Inquimbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clement" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042316" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782004v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Beny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dubromel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273775" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03833967v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovsc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Motyka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114044" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03829874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanout&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndame Dieng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbathio Diop" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayotollah Khoumeyni Sene" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jphia.2022.1945" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03571799v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; da Costa Lima-Junior" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.855668" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03608273v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smenteck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35879" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03516271v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020646" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03981547v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barthelme" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315915" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03793615v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912565" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03506939v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadea" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Esparcieux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dimet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Langlois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.786042" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916760v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis de Carvalho Ferreira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho Souza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Gon&#231;alves" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-022-04410-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03501292v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;sia Euclides Teixeira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques Paes da Silva" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ramoa Pires" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229009v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10020197" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916753v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-021-04201-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228989v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert-Duchamp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050895" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03107936v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370370v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Illes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.05.028" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03278417v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanout&#233; Aida" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18137194" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04916930v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Eldzharov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzerassa Kabaloeva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Nemeryuk" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Goncharenko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Gatsalova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061262" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370367v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratchina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bobylev" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lazarev" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mladov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194570" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocely Gare" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viennot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps4030061" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03482605v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413260" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769536v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrouel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Conte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034520967933" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02448042v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ottolenghi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010140" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370371v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Conte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fisher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9041126" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02991374v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cohen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04846-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545367v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03000529v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Francisco Pereira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Armada" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Carvalho Ferreira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113611" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02544319v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraudeau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2019.100444" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330262v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bravo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090319" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330250v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100424" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330257v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boulliat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Camal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16203878" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330255v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Llodra" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51938-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819051v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforest" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050853" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911954v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Llodra" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204564" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819055v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santamaria" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155467" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308082v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Llodra" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122660" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01714977v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tramini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molinari" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819049v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185804" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01715036v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiler D" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01714994v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01714990v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00840" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819052v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eos.12302" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819057v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798697v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bellanger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aubert-Foucher" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00185" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646444v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Staquet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Keller" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baudouin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msika" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2013.04.020" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646449v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2010.08.006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ79L47T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646892v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Kufer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425909348527" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552221v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Couble" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad About" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2009.04.009" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521205v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flacher" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rom&#233;as" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Colomb" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.5.2880" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940944v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14362970" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941100v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760057v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926002v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748804v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Goetz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Piton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823971v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Darlington" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brulavoine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lebeau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798300v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937214v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vila&#231;a" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fersch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aagaard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Bjornshave Noe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>