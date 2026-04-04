--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences linguistiques et communicationnelles sur le thème de la « cellule » chez les personnes sourdes : quels effets d’une capsule vidéo bilingue bimodale et d’un focus group ?</w:t>
+                <w:t xml:space="preserve">L’accès aux connaissances scientifiques chez les personnes sourdes : effet d’un outil numérique bilingue bimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ben Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ajustements discursifs et interactionnels en contexte de handicap communicationnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international « La scolarisation inclusive des élèves sourds ou malentendants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05454713v1</w:t>
+                <w:t xml:space="preserve">hal-04847234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des traces d'élaboration de textes narratifs oraux et écrits d'enfants francophones de 10-11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Linguistique de Corpus 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -277,165 +277,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05454684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès aux connaissances scientifiques chez les personnes sourdes : effet d’un outil numérique bilingue bimodal</w:t>
+                <w:t xml:space="preserve">Compétences linguistiques et communicationnelles sur le thème de la « cellule » chez les personnes sourdes : quels effets d’une capsule vidéo bilingue bimodale et d’un focus group ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ben Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « La scolarisation inclusive des élèves sourds ou malentendants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Ajustements discursifs et interactionnels en contexte de handicap communicationnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847234v1</w:t>
+                <w:t xml:space="preserve">halshs-05454713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de révision en production écrite de textes par des étudiants francophones dyslexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes édités du 7ème Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -473,51 +473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de soin TDL à travers l’Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -555,51 +555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of syntactic packaging in French across modalities and text types.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Jisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -644,247 +644,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la connectivité syntaxique à travers deux types de textes à l’oral et à l’écrit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of syntactic packaging in French across modalities and text types.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Jisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 13th International Conference of the EARLI Special Interest Group on Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01179069v1</w:t>
+                <w:t xml:space="preserve">hal-03952395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of syntactic packaging in French across modalities and text types.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Développement de la connectivité syntaxique à travers deux types de textes à l’oral et à l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Jisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference of the EARLI Special Interest Group on Writing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952395v1</w:t>
+                <w:t xml:space="preserve">halshs-01179069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clause combining across modality and text types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Jisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -987,51 +987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Jisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Speech, Writing and Context (ICSWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Querétaro, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1101,51 +1101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues créoles, le plurilinguisme et le développement cognitif chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minella Duzerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1234,51 +1234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The revision process during handwritten text production: the case of French higher education students with dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyslexia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1325,51 +1325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of revision and drafting in narrative and expository texts written by French children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Jisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Maggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118 (1), pp.3-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1533,51 +1533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus et activité rédactionnelle d’adolescents dyslexiques dysorthographiques en contexte de soin courant orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1637,51 +1637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Jisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1741,51 +1741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing written noun phrases in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Maggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Bes de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1966,51 +1966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interword and intraword pause threshold in writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2115,51 +2115,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Struggling Writers and Students with a Learning Disability in Writing: Similarities and Differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Instruction and Intervention for Struggling Writers: Multi-Tiered Systems of Support</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.61-69, 2020, 1-5275-4179-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,51 +2382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of input in early first morphosyntactic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2502,51 +2502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2584,51 +2584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space. AFLiCo IV special issue « Space »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (Volume 9), 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2662,51 +2662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFLiCo IV special issue « Language acquisition »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2753,51 +2753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3004,51 +3004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ben Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454684v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ailhaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Jisa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salas N." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolchinksy Liliana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minella Duzerol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ailhaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2020.1848092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162701001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Maggio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Bes de Berc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pesci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.18.1.01mag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gayraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00182" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay H." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.641" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ben Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454684v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ailhaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Jisa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salas N." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolchinksy Liliana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minella Duzerol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ailhaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2020.1848092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162701001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Maggio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Bes de Berc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pesci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.18.1.01mag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gayraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00182" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay H." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.641" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>