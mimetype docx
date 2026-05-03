--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -100,299 +100,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès aux connaissances scientifiques chez les personnes sourdes : effet d’un outil numérique bilingue bimodal</w:t>
+                <w:t xml:space="preserve">Comparaison des traces d'élaboration de textes narratifs oraux et écrits d'enfants francophones de 10-11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ben Simon</w:t>
+                <w:t xml:space="preserve">Émilie Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « La scolarisation inclusive des élèves sourds ou malentendants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847234v1</w:t>
+                <w:t xml:space="preserve">halshs-05454684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des traces d'élaboration de textes narratifs oraux et écrits d'enfants francophones de 10-11 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compétences linguistiques et communicationnelles sur le thème de la « cellule » chez les personnes sourdes : quels effets d’une capsule vidéo bilingue bimodale et d’un focus group ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ben Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Ailhaud</w:t>
+                <w:t xml:space="preserve">Stéphanie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, LYON, France</w:t>
+              <w:t xml:space="preserve">Ajustements discursifs et interactionnels en contexte de handicap communicationnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05454684v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05454713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences linguistiques et communicationnelles sur le thème de la « cellule » chez les personnes sourdes : quels effets d’une capsule vidéo bilingue bimodale et d’un focus group ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’accès aux connaissances scientifiques chez les personnes sourdes : effet d’un outil numérique bilingue bimodal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ben Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ajustements discursifs et interactionnels en contexte de handicap communicationnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international « La scolarisation inclusive des élèves sourds ou malentendants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05454713v1</w:t>
+                <w:t xml:space="preserve">hal-04847234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de révision en production écrite de textes par des étudiants francophones dyslexiques</w:t>
               </w:r>
@@ -644,217 +644,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of syntactic packaging in French across modalities and text types.</w:t>
+                <w:t xml:space="preserve">Développement de la connectivité syntaxique à travers deux types de textes à l’oral et à l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Jisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference of the EARLI Special Interest Group on Writing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952395v1</w:t>
+                <w:t xml:space="preserve">halshs-01179069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la connectivité syntaxique à travers deux types de textes à l’oral et à l’écrit</w:t>
+                <w:t xml:space="preserve">Development of syntactic packaging in French across modalities and text types.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Jisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 13th International Conference of the EARLI Special Interest Group on Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01179069v1</w:t>
+                <w:t xml:space="preserve">hal-03952395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clause combining across modality and text types</w:t>
               </w:r>
@@ -3004,51 +3004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ben Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454684v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ailhaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Jisa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salas N." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolchinksy Liliana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minella Duzerol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ailhaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2020.1848092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162701001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Maggio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Bes de Berc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pesci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.18.1.01mag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gayraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00182" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay H." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.641" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ailhaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ben Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Jisa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salas N." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolchinksy Liliana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minella Duzerol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ailhaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2020.1848092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162701001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Maggio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Bes de Berc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pesci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.18.1.01mag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gayraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00182" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay H." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.641" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04706741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>