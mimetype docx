--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -261,827 +261,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network structures of general, physical and psychological fatigue in patients with metastatic colorectal cancer: Implications for targeted coping strategies</w:t>
+                <w:t xml:space="preserve">The great live and move challenge and the promotion of physical activity in children: results from a two-school-year cluster-randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Grégoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Baussard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fregeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2025.100590⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01849-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167145v1</w:t>
+                <w:t xml:space="preserve">hal-05458272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The great live and move challenge and the promotion of physical activity in children: results from a two-school-year cluster-randomized trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network structures of general, physical and psychological fatigue in patients with metastatic colorectal cancer: Implications for targeted coping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Mora</w:t>
+                <w:t xml:space="preserve">Charlotte Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.100590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01849-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2025.100590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458272v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing current challenges in population health intervention research for health promotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a peer‐led prevention program (P2P) on smoking in vocational high school students: Results from a two‐school‐year cluster‐randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Fillol</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Fonquerne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17579759241275139⟩</w:t>
+              <w:t xml:space="preserve">Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (9), pp.1616-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/add.16528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828894v1</w:t>
+                <w:t xml:space="preserve">hal-04938846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidaure Market–Effectiveness and transferability of a school-based intervention to improve healthy and sustainable food choices by schoolchildren: protocol of a randomized controlled trial and qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Épidaure Market : développement d’un serious game sur l’alimentation durable, une intervention menée en milieu scolaire pour les collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Curnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
+                <w:t xml:space="preserve">N. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lecêtre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306781⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), pp.247-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644628v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a peer‐led prevention program (P2P) on smoking in vocational high school students: Results from a two‐school‐year cluster‐randomized trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+                <w:t xml:space="preserve">Addressing current challenges in population health intervention research for health promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Fonquerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Fanny Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Charlotte Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/add.16528⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17579759241275139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938846v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidaure Market : développement d’un serious game sur l’alimentation durable, une intervention menée en milieu scolaire pour les collégiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidaure Market–Effectiveness and transferability of a school-based intervention to improve healthy and sustainable food choices by schoolchildren: protocol of a randomized controlled trial and qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marco</w:t>
+                <w:t xml:space="preserve">Aurélie Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Florian Lecêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blanc</w:t>
+                <w:t xml:space="preserve">Audrey Peteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cousson-Gélie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (4), pp.247-269. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747595v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of theory-based interventions aimed at reducing binge drinking in adolescents: A systematic review and meta-analysis of randomised controlled trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ricupero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,546 +1282,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol for a pragmatic cluster randomized controlled trial to improve dietary diversity and physical fitness among older people who live at home (the “ALAPAGE study”)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A questionable version of the Post-Traumatic growth inventory-Short form in women diagnosed with breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Baguet-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-022-03260-8⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (4), pp.1314-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746270v1</w:t>
+                <w:t xml:space="preserve">hal-03755974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A questionable version of the Post-Traumatic growth inventory-Short form in women diagnosed with breast cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Baguet-Marin</w:t>
+                <w:t xml:space="preserve">The importance of using ordinal scores for patient classification based on health-related quality of life trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12604⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (5), pp.919-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pst.2205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755974v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of using ordinal scores for patient classification based on health-related quality of life trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jarlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barbieri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Lavergne</w:t>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pst.2205⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.13:953711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651050v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+                <w:t xml:space="preserve">Study protocol for a pragmatic cluster randomized controlled trial to improve dietary diversity and physical fitness among older people who live at home (the “ALAPAGE study”)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Jarlier</w:t>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Hélène Tréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Chloé Cogordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.13:953711. </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-022-03260-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739193v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French cross-cultural adaptation and validity of the Moorong Self-Efficacy scale : the MSES-FR, a measure of Self-Efficacy for French people with spinal cord injury</w:t>
               </w:r>
@@ -2058,51 +2058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité de l’hypnose pour prendre en charge la fatigue associée au cancer : une revue de la littérature internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,51 +2162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of distinct trajectories of fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer: 6-month follow-up using Growth Mixture Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Proust-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,51 +2309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal test of the theory of planned behaviour to explain physical activity level in children: exploration of the role of gender and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2413,51 +2413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action Control of Colorectal Cancer Screening Participation with fecal immunochemical test (FIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,64 +2530,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and impact of theory of planned behavior interventions on smoking behavior: A systematic review of the literature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2762,1290 +2762,1290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeûne et cancer</w:t>
+                <w:t xml:space="preserve">Factors influencing adherence to continuous positive airway pressure devices in individuals with spinal cord injury and sleep apnea: Results of a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Réseau National Alimentation Cancer Recherche (nacre), Groupe de Travail &amp;quot;jeûne Et Cancer&amp;quot;</w:t>
+                <w:t xml:space="preserve">Clémence Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gounelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+                <w:t xml:space="preserve">Annick Schifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Raynard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bigey</w:t>
+                <w:t xml:space="preserve">Olivier Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2018.12.005⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423297v1</w:t>
+                <w:t xml:space="preserve">hal-02625263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “great live and move challenge”: a program to promote physical activity among children aged 7–11 years. Design and implementation of a cluster-randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
+                <w:t xml:space="preserve">Quality of life, fatigue and changes therein as predictors of return to work during breast cancer treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zinzindohoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Monrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-6648-x⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Caring Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.467-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/scs.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364073v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life, fatigue and changes therein as predictors of return to work during breast cancer treatment.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Virtual reality for elderly with breast cancer: Usefulness and acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+                <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Monrigal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Caring Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/scs.12646⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (4), pp.415-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2019.0832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891326v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing adherence to continuous positive airway pressure devices in individuals with spinal cord injury and sleep apnea: Results of a qualitative study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coping strategies of parents of children with autism spectrum disorder: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Schifano</w:t>
+                <w:t xml:space="preserve">Christelle Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jonquet</w:t>
+                <w:t xml:space="preserve">Florine Dellapiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.747-758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00787-018-1183-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625263v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality for elderly with breast cancer: Usefulness and acceptance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Michel</w:t>
+                <w:t xml:space="preserve">Assessment of psychosocial dimensions of return to work after a cancer diagnosis: Current perspectives and future opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (4), pp.415-422. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (12), pp.2429-2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2019.0832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pon.5235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467573v1</w:t>
+                <w:t xml:space="preserve">hal-02355982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping strategies of parents of children with autism spectrum disorder: a systematic review</w:t>
+                <w:t xml:space="preserve">Analysing a quality of life survey using a co-clustering model for ordinal data and some dynamic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Vernhet</w:t>
+                <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Dellapiazza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-018-1183-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (Part 5), pp.1327-1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549959v1</w:t>
+                <w:t xml:space="preserve">hal-01643910v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing a quality of life survey using a co-clustering model for ordinal data and some dynamic implications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+                <w:t xml:space="preserve">From Intentions Formation to Their Translation Into Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssc.12365⟩</w:t>
+              <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.317-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/spy0000158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643910v3</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of psychosocial dimensions of return to work after a cancer diagnosis: Current perspectives and future opportunities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Why do women fast during breast cancer chemotherapy? A qualitative study of the patient experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.5235⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.381-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355982v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Intentions Formation to Their Translation Into Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The “great live and move challenge”: a program to promote physical activity among children aged 7–11 years. Design and implementation of a cluster-randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fregeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/spy0000158⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-6648-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063655v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do women fast during breast cancer chemotherapy? A qualitative study of the patient experience</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeûne et cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (2), pp.381-395. </w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (janvier-mars 2019), pp.21-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03063548v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing tobacco in vocational high schools: study protocol for a randomized controlled trial of P2P, a peer to peer and theory planned behavior-based program</w:t>
               </w:r>
@@ -4159,360 +4159,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting and weight-loss restrictive diet practices among 2,700 cancer survivors: results from the NutriNet-Santé cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue in cancer patients: Development and validation of a short form of the Multidimensional Fatigue Inventory (MFI-10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Fassier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.31646⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943649v1</w:t>
+                <w:t xml:space="preserve">hal-03052101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue in cancer patients: Development and validation of a short form of the Multidimensional Fatigue Inventory (MFI-10)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Porro</w:t>
+                <w:t xml:space="preserve">Fasting and weight-loss restrictive diet practices among 2,700 cancer survivors: results from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Baguet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36, pp.62-67. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (11), pp.2687-2697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052101v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact and Moderating Variables of an Intervention Promoting Physical Activity Among Children: Results From a Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Takito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fregeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4557,3059 +4557,3059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue de la littérature et recommandations issues du rapport du réseau NACRe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bigey</w:t>
+                <w:t xml:space="preserve">Predicting Physical Activity Among Children: Investigating Interaction Effects in the Theory of Planned Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Takito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fregeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (4), pp.490-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2018.1517236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618136v1</w:t>
+                <w:t xml:space="preserve">hal-03063547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Physical Activity Among Children: Investigating Interaction Effects in the Theory of Planned Behavior</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue de la littérature et recommandations issues du rapport du réseau NACRe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (85), pp.64-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03063547v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major depressive disorder and associated factors in elderly patients with non-Hodgkin's lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Baguet</w:t>
+                <w:t xml:space="preserve">Priscilla Allart-Vorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Allart-Vorelli</w:t>
+                <w:t xml:space="preserve">Colette Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.57-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21642850.2016.1264879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of the daily fatigue cancer scale (DFCS): Single-item questions for clinical practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26, pp.42-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejon.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Lexical Characteristics: Comparing Ratings of Members of the Target Population and Doctors for Words Stemming from a Medical Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude longitudinale de la qualité de vie en oncologie par mélange de modèles mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Mathey</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0023830916636650⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.S128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245166v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude longitudinale de la qualité de vie en oncologie par mélange de modèles mixtes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promouvoir l'activité physique des enfants : le « Grand Défi Vivez Bougez »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fregeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Morla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.027⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, S1 (Hors-série), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.160.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133071v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir l'activité physique des enfants : le « Grand Défi Vivez Bougez »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subjective Lexical Characteristics: Comparing Ratings of Members of the Target Population and Doctors for Words Stemming from a Medical Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Mourges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+                <w:t xml:space="preserve">William Faurous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coste</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Matheys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.160.0083⟩</w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (4), pp.562-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0023830916636650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063322v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Lexical Characteristics: Comparing Ratings of Members of the Target Population and Doctors for Words Stemming from a Medical Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of P2P, a Theory of Planned Behaviour‐based program against tobacco realised by a cohort of students in vocational schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Matheys</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Margueritte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0023830916636650⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (S3), pp.20-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.4272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063321v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of P2P, a Theory of Planned Behaviour‐based program against tobacco realised by a cohort of students in vocational schools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subjective Lexical Characteristics: Comparing Ratings of Members of the Target Population and Doctors for Words Stemming from a Medical Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Faurous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.4272⟩</w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0023830916636650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063422v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les facteurs psychosociaux déterminant la participation au dépistage du cancer colorectal ? Intérêt de la théorie du comportement planifié et du concept de coping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+                <w:t xml:space="preserve">Increased tobacco and alcohol use among women with joint hypermobility : a way to cope with anxiety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Pailhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khéla Djoufelkit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Bulbena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (2), pp.108-114. </w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.177-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11839-015-0522-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00296-014-3053-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063447v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased tobacco and alcohol use among women with joint hypermobility : a way to cope with anxiety?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+                <w:t xml:space="preserve">Quels sont les facteurs psychosociaux déterminant la participation au dépistage du cancer colorectal ? Intérêt de la théorie du comportement planifié et du concept de coping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khéla Djoufelkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00296-014-3053-8⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.108-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-015-0522-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067933v1</w:t>
+                <w:t xml:space="preserve">hal-03063447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncologists' perception of depressive symptoms in patients with advanced cancer: Accuracy and relational correlates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gouveia</w:t>
+                <w:t xml:space="preserve">Sophie Lelorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lelorain</w:t>
+                <w:t xml:space="preserve">Anne Bredart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bredart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, BMC psychology, 3 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40359-015-0063-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a physician's accurate understanding of a cancer patient's unmet needs contribute to patient perception of physician empathy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lelorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brédart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Brédart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alejandra Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient Education and Counseling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Patient Education and Counseling, 98 (6), pp.734-741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pec.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haematological cancer and quality of life : A systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Allart-Vorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Cancer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, s.p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/bcj.2015.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we explain physician accuracy in assessing patient distress ? A multilevel analysis in patients with advanced cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution du contrôle religieux la première année suivant l’annonce d’un cancer du sein : quels liens avec les stratégies de coping, l’anxiété, la dépression et la qualité de vie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pec.2013.10.029⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (4), pp.331-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063325v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du contrôle religieux la première année suivant l’annonce d’un cancer du sein : quels liens avec les stratégies de coping, l’anxiété, la dépression et la qualité de vie ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dyadic effects of coping strategies on emotional state and quality of life in prostate cancer patients and their spouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Houédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2012.01.001⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (7), pp.797-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.3483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063323v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic effects of coping strategies on emotional state and quality of life in prostate cancer patients and their spouses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Baguet</w:t>
+                <w:t xml:space="preserve">How can we explain physician accuracy in assessing patient distress ? A multilevel analysis in patients with advanced cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lelorain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bredart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (7), pp.797-803. </w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (3), pp.322-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pon.3483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2013.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02168066v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological effect of exercise in women with breast cancer receiving adjuvant therapy: what is the optimal dose needed ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">François Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (2), pp.291-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annonc/mds342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and reliability analysis of Quality of Relationship Index in cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chalvron De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Zozaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (2), pp.153-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07347332.2012.761317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are psychosocial factors associated with quality of life in patients with haematological cancer? A critical review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Allart-Vorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2), pp.241-249. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.3026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pon.3026⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Caregivers Quality of Life Cancer index scale (CQoLC): an exploratory factor analysis for validation in French cancer patients’ spouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chalvron De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lafaye</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadine Houédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houchingue Eghbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (1), pp.119-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-012-0113-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-012-0113-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ways of Coping Checklist (WCC): validation in French-speaking cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Christophe</w:t>
+                <w:t xml:space="preserve">Carine Segrestan-Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (8), pp.1246--1256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin E status and quality of life in the elderly: influence of inflammatory processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Capuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Capuron</w:t>
+                <w:t xml:space="preserve">Aurélie Moranis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Moranis</w:t>
+                <w:t xml:space="preserve">Nicole Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Br J Nutr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (10), pp.1390-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007114509990493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00382151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multidimensionnelle d'une échelle de coping : validation française de la W.C.C. (Ways of Coping checklist)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Bruchon-Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilou Bruchon-Schweitzer</w:t>
+                <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Quintard</w:t>
+                <w:t xml:space="preserve">Joëlle Nuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7619,2284 +7619,2313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction et fondements théoriques d’une intervention sur l’alimentation et l’activité physique pour les séniors (le programme ALAPAGE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des inégalités sociales de santé dans la mise en place des actions de prévention primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres de santé publique en Occitanie, Carcassonne, 13 mai 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’un outil de repérage des patientes à risque de présenter des difficultés de retour à l’emploi et/ou de maintien en emploi durable après l’annonce d’un cancer du sein – Projet REWORK-BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Réseau Sciences Humaines et Sociales du Cancéropôle Grand Ouest - Cancer et Travail, Nantes, 28-29 mars 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention tabac auprès des jeunes scolarisés : programme P2P</w:t>
+                <w:t xml:space="preserve">Le tabac chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kela Djoufelkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de la Société Française de Tabacologie "La tabacologie au coeur de la santé", Montpellier, 29-30 novembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Forum régional de cardiologie, Fédération Française de cardiologie, Nîmes, 10 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133076v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of participation in colorectal cancer screening: contributions of health and social psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">6th SIRIC Montpellier Cancer Annual Meeting, Montpellier, 28 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054597v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How patients with metastatic colorectal cancer do they cope with Cancer Related Fatigue (CRF): a longitudinal study about psychological factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development and validation of the Multidimensional Fatigue Inventory (MFI) Short Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'IPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Psycho Oncology Society, Oct 2018, Hong-Kong, China. pp.108-109</w:t>
+              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAP, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052832v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tabac chez les jeunes</w:t>
+                <w:t xml:space="preserve">Effet des plantes sur la santé, quelles sont les connaissances actuelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum régional de cardiologie, Fédération Française de cardiologie, Nîmes, 10 avril 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Conférence liée à l'exposition "Phototropia, Art, médecine et plantes", Université de Montpellier, Montpellier, 25 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133075v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of participation in colorectal cancer screening: contributions of health and social psychology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sont les déterminants psychosociaux de la participation au dépistage organisé du cancer colorectal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SIRIC Montpellier Cancer Annual Meeting, Montpellier, 28 juin 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Xème congrès de l'Association Francophone de Psychologie de la Santé "Pratiques et interventions en psychologie de la santé", Metz, 13-15 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076304v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les déterminants psychosociaux de la participation au dépistage organisé du cancer colorectal ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et validation d'une version courte du Multidimensional Fatigue Inventory (MFI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème congrès de l'Association Francophone de Psychologie de la Santé "Pratiques et interventions en psychologie de la santé", Metz, 13-15 juin 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133161v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des plantes sur la santé, quelles sont les connaissances actuelles ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cancer Related Fatigue (CRF) trajectories in metastatic colorectal cancer patients undergoing chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Portalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ychou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence liée à l'exposition "Phototropia, Art, médecine et plantes", Université de Montpellier, Montpellier, 25 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Congress of Applied Psychology, Montréal, June 26th-30th 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133074v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'une version courte du Multidimensional Fatigue Inventory (MFI)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Baguet</w:t>
+                <w:t xml:space="preserve">Active breacks program at school : Developement, set up and feasability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">9th European Society for Prevention Research conference and members' meeting : «Prevention Technologies – improving the use of evidence in prevention practice», Lisbonne, 24-26 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054777v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Multidimensional Fatigue Inventory (MFI) Short Form</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel intérêt d'étudier les trajectoires de qualité de vie du point de vue de la psychologie de la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAP, Jun 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Qualité de Vie 2018 "Analyses longitudinales de la qualité de vie relative à la santé en cancérologie : méthodes, limites et applications", Montpellier, 6-7 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054869v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active breacks program at school : Developement, set up and feasability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Roux</w:t>
+                <w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Almont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Society for Prevention Research conference and members' meeting : «Prevention Technologies – improving the use of evidence in prevention practice», Lisbonne, 24-26 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès francophone de psychologie de la santé (AFPSA), Metz, 13-15 Juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073466v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Related Fatigue (CRF) trajectories in metastatic colorectal cancer patients undergoing chemotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Almont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Psychology, Montréal, June 26th-30th 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073546v1</w:t>
+                <w:t xml:space="preserve">hal-03054672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel intérêt d'étudier les trajectoires de qualité de vie du point de vue de la psychologie de la santé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dessine-moi une réalité plus belle : quelles perceptions du dispositif de réalité virtuelle pour les patientes atteintes d'un cancer du sein ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Qualité de Vie 2018 "Analyses longitudinales de la qualité de vie relative à la santé en cancérologie : méthodes, limites et applications", Montpellier, 6-7 septembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées du Cancéropôle Grand Sud-Ouest, La Grande Motte, 21-23 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133077v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Trajectoires de fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ychou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portales Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Proust-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone de psychologie de la santé (AFPSA), Metz, 13-15 Juin 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073543v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How patients with metastatic colorectal cancer do they cope with Cancer Related Fatigue (CRF): a longitudinal study about psychological factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portales Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Proust-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ychou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'IPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Psycho Oncology Society, Oct 2018, Hong-Kong, China. pp.108-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054672v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessine-moi une réalité plus belle : quelles perceptions du dispositif de réalité virtuelle pour les patientes atteintes d'un cancer du sein ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévention tabac auprès des jeunes scolarisés : programme P2P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kela Djoufelkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées du Cancéropôle Grand Sud-Ouest, La Grande Motte, 21-23 novembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de la Société Française de Tabacologie "La tabacologie au coeur de la santé", Montpellier, 29-30 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076301v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+                <w:t xml:space="preserve">Facteurs influençant l'observance de la ventilation nocturne par pression positive pour la prise en charge de l'apnée du sommeil chez le blessé médulaire : résultats d'une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Raynard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Cohen</w:t>
+                <w:t xml:space="preserve">Olivier Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32ème congrès de la Société Française de Médecine Physique et de Réadaptation, SOFMER, Nancy, 5-7 octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736583v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant l'observance de la ventilation nocturne par pression positive pour la prise en charge de l'apnée du sommeil chez le blessé médulaire : résultats d'une étude qualitative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gélis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Jourdan</w:t>
+                <w:t xml:space="preserve">P. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème congrès de la Société Française de Médecine Physique et de Réadaptation, SOFMER, Nancy, 5-7 octobre 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN) et Société Française de Nutrition Entérale et Parentale (SFNEP), Dec 2017, Nantes, France. pp.238-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133160v1</w:t>
+                <w:t xml:space="preserve">hal-02736583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the psychosocial determinants of participation in colorectal cancer screening ? A french qualitative study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress of Psycho-Oncology and Psychosocial Academy "Cancer throughout the Lifespan : addressing the psychosocial needs of diverse populations", Berlin, 14-18 Août 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133151v1</w:t>
+                <w:t xml:space="preserve">hal-02738319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépistage organisé du cancer colorectal perçu par les médecins généralistes</w:t>
               </w:r>
@@ -9958,152 +9987,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are the psychosocial determinants of participation in colorectal cancer screening ? A french qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
+              <w:t xml:space="preserve">19th World Congress of Psycho-Oncology and Psychosocial Academy "Cancer throughout the Lifespan : addressing the psychosocial needs of diverse populations", Berlin, 14-18 Août 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738319v1</w:t>
+                <w:t xml:space="preserve">hal-02133151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles to cancer treatment in people with intellectual disability</w:t>
               </w:r>
@@ -10200,2124 +10212,2124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2P, évaluation d'un programme de prévention du tabac par les pairs en lycée professionnel</w:t>
+                <w:t xml:space="preserve">E-Santé Tabac, développement d'un sérious game à destination des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kela Djoufelkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé Publique France, agence Santé publique France, Paris, 7-8 Juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées du Cancéropôle Grand Sud-Ouest, La Grande Motte, Montpellier, 23-25 Novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076302v1</w:t>
+                <w:t xml:space="preserve">hal-02133156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer la pratique d'activité physique chez l'enfant : Etude longitudinale d'un modèle enrichi de la théorie du comportement planifié</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of psychosocial factors on quality of life of breast cancer patients and their spouses, a study carried out with the Seintinelles Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA) « De l’expertise scientifique à l’expertise profane : postures, enjeux et méthodes dans le champ de la psychologie de la santé », Lyon, 14-16 décembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th Siric Site de Recherche Intégré sur le Cancer) Montpellier Cancer Annual Meeting, Montpellier, 20 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073473v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Santé Tabac, développement d'un sérious game à destination des adolescents</w:t>
+                <w:t xml:space="preserve">Le « Grand Défi Vivez Bougez » et la promotion de l'activité physique chez les enfants et leur famille. Entre action communautaire et recherche interventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kela Djoufelkit</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées du Cancéropôle Grand Sud-Ouest, La Grande Motte, Montpellier, 23-25 Novembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Petit Déjeuner du CVT Athéna « Sport 2.0 et SHS », Meudon la Forêt, 5 Juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133156v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of psychosocial factors on quality of life of breast cancer patients and their spouses, a study carried out with the Seintinelles Association</w:t>
+                <w:t xml:space="preserve">La recherche interventionnelle en prévention des cancers : quels enjeux pour les acteurs et les chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Siric Site de Recherche Intégré sur le Cancer) Montpellier Cancer Annual Meeting, Montpellier, 20 mai 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">Assises de la prévention Ligue Nationale contre la Cancer 2016 « Quelles stratégies et perspectives pour une politique de prévention à la Ligue Nationale contre le cancer ? », Paris, 18-19 Mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076270v1</w:t>
+                <w:t xml:space="preserve">hal-02133143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « Grand Défi Vivez Bougez » et la promotion de l'activité physique chez les enfants et leur famille. Entre action communautaire et recherche interventionnelle</w:t>
+                <w:t xml:space="preserve">Quels sont les freins et les facilitateurs à la participation au dépistage organisé du cancer colorectal ? Une étude qualitative par focus groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Déjeuner du CVT Athéna « Sport 2.0 et SHS », Meudon la Forêt, 5 Juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Meudon, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées du Cancéropôle Grand Sud-Ouest, La Grande Motte, Montpellier, 23-25 Novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133158v1</w:t>
+                <w:t xml:space="preserve">hal-02133157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche interventionnelle en prévention des cancers : quels enjeux pour les acteurs et les chercheurs ?</w:t>
+                <w:t xml:space="preserve">Quel rôle et quelle mobilisation des comités en recherche en prévention ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la prévention Ligue Nationale contre la Cancer 2016 « Quelles stratégies et perspectives pour une politique de prévention à la Ligue Nationale contre le cancer ? », Paris, 18-19 Mai 2016</w:t>
+              <w:t xml:space="preserve">Assises de la prévention 2016 « Quelles stratégies et perspectives pour une politique de prévention à la Ligue Nationale contre le cancer ? », Paris, 18-19 Mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133143v1</w:t>
+                <w:t xml:space="preserve">hal-02133144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les freins et les facilitateurs à la participation au dépistage organisé du cancer colorectal ? Une étude qualitative par focus groups</w:t>
+                <w:t xml:space="preserve">Cancer prevention : challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées du Cancéropôle Grand Sud-Ouest, La Grande Motte, Montpellier, 23-25 Novembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th Edition of BIOVISION, Lyon, 12 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133157v1</w:t>
+                <w:t xml:space="preserve">hal-03076303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle et quelle mobilisation des comités en recherche en prévention ?</w:t>
+                <w:t xml:space="preserve">Quelles sont les représentations sociales du dépistage organisé du cancer colorectal ? Une étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la prévention 2016 « Quelles stratégies et perspectives pour une politique de prévention à la Ligue Nationale contre le cancer ? », Paris, 18-19 Mai 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">13ème Conférence Internationale sur les Représentations Sociales "Epistemologie de la vie quotidienne", Université d'Aix-Marseille, Marseille, 14-17 Septembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133144v1</w:t>
+                <w:t xml:space="preserve">hal-02133150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer prevention : challenges and opportunities</w:t>
+                <w:t xml:space="preserve">Incidence du jeûne chez des femmes atteintes d'un cancer du sein : rôle de certains facteurs psycho-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Edition of BIOVISION, Lyon, 12 avril 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée NACRe / PartenariaT 2016, Réseau National Alimentation Cancer Recherche, Paris, 1er Avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076303v1</w:t>
+                <w:t xml:space="preserve">hal-02133159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les représentations sociales du dépistage organisé du cancer colorectal ? Une étude qualitative</w:t>
+                <w:t xml:space="preserve">P2P, évaluation d'un programme de prévention du tabac par les pairs en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Conférence Internationale sur les Représentations Sociales "Epistemologie de la vie quotidienne", Université d'Aix-Marseille, Marseille, 14-17 Septembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Santé Publique France, agence Santé publique France, Paris, 7-8 Juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133150v1</w:t>
+                <w:t xml:space="preserve">hal-03076302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence du jeûne chez des femmes atteintes d'un cancer du sein : rôle de certains facteurs psycho-sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expliquer la pratique d'activité physique chez l'enfant : Etude longitudinale d'un modèle enrichi de la théorie du comportement planifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe / PartenariaT 2016, Réseau National Alimentation Cancer Recherche, Paris, 1er Avril 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IXème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA) « De l’expertise scientifique à l’expertise profane : postures, enjeux et méthodes dans le champ de la psychologie de la santé », Lyon, 14-16 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133159v1</w:t>
+                <w:t xml:space="preserve">hal-03073473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The great challenge live and move and the promotion of physical activity toward children and their parents : Results from a controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P2P, Evaluation d’un programme de prévention du tabac par les pairs en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EUSPR International Conference and Members' Meeting "Changing Behaviour without Talking : automatic processes and the regulation of behaviour", Ljubljana, 22-24 Octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">11èmes journées Cancéropôle Grand Sud-Ouest, Bordeaux, 5-6 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053643v1</w:t>
+                <w:t xml:space="preserve">hal-03076272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’évaluer des trajectoires de qualité de vie en pratique clinique</w:t>
+                <w:t xml:space="preserve">Les déterminants psychosociaux de la participation au dépistage du cancer colorectal : Enjeux de l'arrivée du nouveau test immunologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Qualité de vie en cancérologie « Pertinence de l’évaluation de la Qualité de Vie en cancérologie en population et en pratique clinique », Dijon, 7 octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Les journées doctorales de l'Association Francophone de Psychologie de la Santé, Genève, 15-17 Juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076273v1</w:t>
+                <w:t xml:space="preserve">hal-02133154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants psychosociaux de la participation au dépistage du cancer colorectal : Enjeux de l'arrivée du nouveau test immunologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does a TPB-based intervention modify TPB-related beliefs? P2P a program against youth smoking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées doctorales de l'Association Francophone de Psychologie de la Santé, Genève, 15-17 Juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">6th EUSPR International Conference and Members' Meeting "Changing Behaviour without Talking : automatic processes and the regulation of behaviour", Ljubljana, 22-24 Octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133154v1</w:t>
+                <w:t xml:space="preserve">hal-03073630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a TPB-based intervention modify TPB-related beliefs? P2P a program against youth smoking</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P2P : Intervention basée sur les pairs en lycée professionnel en Languedoc-Roussillon ? Evaluation par un essai contrôlé randomisé en clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EUSPR International Conference and Members' Meeting "Changing Behaviour without Talking : automatic processes and the regulation of behaviour", Ljubljana, 22-24 Octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Colloque « Vers un monde sans tabac ». Ministère de la santé, Paris, 29 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073630v1</w:t>
+                <w:t xml:space="preserve">hal-03076274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2P, Evaluation d’un programme de prévention du tabac par les pairs en lycée professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation d’une échelle d’évaluation de la fatigue en oncologie et du projet de thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées Cancéropôle Grand Sud-Ouest, Bordeaux, 5-6 novembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Doctorales de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jun 2015, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076272v1</w:t>
+                <w:t xml:space="preserve">hal-03054997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2P : Intervention basée sur les pairs en lycée professionnel en Languedoc-Roussillon ? Evaluation par un essai contrôlé randomisé en clusters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation d'une échelle d'évaluation de la fatigue en oncologie et du projet de thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Vers un monde sans tabac ». Ministère de la santé, Paris, 29 mai 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Doctorales de L'AFPSA (Association Française de Psychologie de la Santé), Genève, 15-17 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076274v1</w:t>
+                <w:t xml:space="preserve">hal-03073547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’une échelle d’évaluation de la fatigue en oncologie et du projet de thèse</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">«The great live and move challenge» and the promotion of physical activity toward children and their parents: Results from a controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fregeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jun 2015, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Sixth EUSPR Conference and Members’ Meeting, Ljubljana, Slovénie, 22-24 Octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054997v1</w:t>
+                <w:t xml:space="preserve">hal-03073430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«The great live and move challenge» and the promotion of physical activity toward children and their parents: Results from a controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
+                <w:t xml:space="preserve">Efficacité d'un programme de prévention par les pairs en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth EUSPR Conference and Members’ Meeting, Ljubljana, Slovénie, 22-24 Octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">9ème congrès national de la Société Française de Tabacologie "Tabac et qualité de vie", Toulouse, 5-6 Novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073430v1</w:t>
+                <w:t xml:space="preserve">hal-02133155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'une échelle d'évaluation de la fatigue en oncologie et du projet de thèse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting physical activity toward children and their parents : a pilot study of the « Grand Défi Vivez Bougez »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de L'AFPSA (Association Française de Psychologie de la Santé), Genève, 15-17 juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Paris, 8-13 Juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073547v1</w:t>
+                <w:t xml:space="preserve">hal-02133147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d'un programme de prévention par les pairs en lycée professionnel</w:t>
+                <w:t xml:space="preserve">Preventing tobacco use among youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès national de la Société Française de Tabacologie "Tabac et qualité de vie", Toulouse, 5-6 Novembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd SIRIC Montpellier Cancer Annual Meeting, Montpellier, 21 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133155v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity toward children and their parents : a pilot study of the « Grand Défi Vivez Bougez »</w:t>
+                <w:t xml:space="preserve">Intérêt d’évaluer des trajectoires de qualité de vie en pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fregeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Paris, 8-13 Juillet 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Journée Qualité de vie en cancérologie « Pertinence de l’évaluation de la Qualité de Vie en cancérologie en population et en pratique clinique », Dijon, 7 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133147v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing tobacco use among youth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The great challenge live and move and the promotion of physical activity toward children and their parents : Results from a controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fregeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SIRIC Montpellier Cancer Annual Meeting, Montpellier, 21 mai 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6th EUSPR International Conference and Members' Meeting "Changing Behaviour without Talking : automatic processes and the regulation of behaviour", Ljubljana, 22-24 Octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076271v1</w:t>
+                <w:t xml:space="preserve">hal-03053643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants psycho-sociaux associés à la fatigue chez des patients agés fragiles atteints d'un lymphome non-hodgkinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Allart-Vorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées du Cancéropole Grand Sud-Ouest, Toulouse, 16 Octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12336,614 +12348,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How optimizing quality of life in older adults with a non-Hodgkin's lymphoma ? &amp;quot;Psy-Frail&amp;quot; Study</w:t>
+                <w:t xml:space="preserve">Does promoting physical activity at school have a similar impact on all children ? Impact and moderating variables of the &amp;quot;Great challenge : leave and move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fregeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Takito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Paris, 8-13 Juillet 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">EUSPR 5th Annual Conference and Members' Meeting, Palma Majorca, 16-18 October 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133146v1</w:t>
+                <w:t xml:space="preserve">hal-02133149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices de la pratique d'activité physique sur les dimensions bio-psyho-sociales des personnes atteintes d'un cancer</w:t>
+                <w:t xml:space="preserve">How optimizing quality of life in older adults with a non-Hodgkin's lymphoma ? &amp;quot;Psy-Frail&amp;quot; Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Aguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Allart-Vorelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée des Activités Physiques Adaptées, UFR-STAPS, Université de Montpellier 1, Montpellier, 10 avril 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Paris, 8-13 Juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107852v1</w:t>
+                <w:t xml:space="preserve">hal-02133146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does promoting physical activity at school have a similar impact on all children ? Impact and moderating variables of the &amp;quot;Great challenge : leave and move</w:t>
+                <w:t xml:space="preserve">Bénéfices de la pratique d'activité physique sur les dimensions bio-psyho-sociales des personnes atteintes d'un cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSPR 5th Annual Conference and Members' Meeting, Palma Majorca, 16-18 October 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Palma de Majorque, Spain</w:t>
+              <w:t xml:space="preserve">12ème Journée des Activités Physiques Adaptées, UFR-STAPS, Université de Montpellier 1, Montpellier, 10 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133149v1</w:t>
+                <w:t xml:space="preserve">hal-02107852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2P, school peer using the TPB to make their own intervention against tobacco</w:t>
+                <w:t xml:space="preserve">One Year effects of P2P, a TPB-based program against tobacco for the students and by the students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Margueritte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Paris, 8-13 Juillet 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">EUSPR 5th Annual Conference and Members' Meeting, Palma Majorca, 16-18 October 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107832v1</w:t>
+                <w:t xml:space="preserve">hal-02133148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Year effects of P2P, a TPB-based program against tobacco for the students and by the students</w:t>
+                <w:t xml:space="preserve">P2P, school peer using the TPB to make their own intervention against tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Margueritte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSPR 5th Annual Conference and Members' Meeting, Palma Majorca, 16-18 October 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Palma de Majorque, Spain</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Paris, 8-13 Juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133148v1</w:t>
+                <w:t xml:space="preserve">hal-02107832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et validation d’une échelle quotidienne de fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13086,90 +13098,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13211,103 +13223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la réalité virtuelle s'inscrit dans le parcours de soin en oncologie : retours d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyberpsychologie : Enjeux pour les savoirs et les pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13345,90 +13357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemplative ou active : Quelle réalité virtuelle plébisciter pour une meilleure efficacité en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude M Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème journées du Cancéropôle Grand Sud Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13447,329 +13459,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict participation in colorectal cancer screening ? The contribution of Theory of Planned Behaviour</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
+                <w:t xml:space="preserve">Dessine-moi une réalité plus belle : La réalité virtuelle vue par les patientes atteintes d'un cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Sokratous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual Conference of the EHPS " Health Psychology Across the Lifespan: Uniting Research, Practice and Policy", Galway, 21-25 August 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Galway, Ireland. 2018</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Association Francophone de Psychologie de la Santé intitulée « Psychologie de la santé et outils numériques : Applications, perspectives et éthique », Université de Liège, 23 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liège, Belgique. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076551v1</w:t>
+                <w:t xml:space="preserve">hal-03076569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessine-moi une réalité plus belle : La réalité virtuelle vue par les patientes atteintes d'un cancer du sein</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Constantina Sokratous</w:t>
+                <w:t xml:space="preserve">How to predict participation in colorectal cancer screening ? The contribution of Theory of Planned Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Association Francophone de Psychologie de la Santé intitulée « Psychologie de la santé et outils numériques : Applications, perspectives et éthique », Université de Liège, 23 avril 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liège, Belgique. 2018</w:t>
+              <w:t xml:space="preserve">32nd Annual Conference of the EHPS " Health Psychology Across the Lifespan: Uniting Research, Practice and Policy", Galway, 21-25 August 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Galway, Ireland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076569v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion about the Multidimensional Fatigue Inventory (MFI) and validation of a MFI-Short Form.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13807,90 +13819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s’explique l’évolution différentielle de la fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ychou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portales Fabienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Proust-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13932,90 +13944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle efficacité de la réalité virtuelle en cancérologie ? Une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Sokratous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Journées du Cancéropôle Grand Sud-Ouest, Poitiers, 15-17 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Poitiers, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14066,51 +14078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14250,411 +14262,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of P2P, a Theory of Planned Behavior-based program against tobacco realised by a cohort of students in vocational schools</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Development and validation of the Daily Fatigue Cancer Scale (DFCS): Single-Item Questions for Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gastou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Psycho-Oncology, International Psycho-Oncology Society, Dublin, 17-21 Octobre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dublin, Ireland. 2016</w:t>
+              <w:t xml:space="preserve">Congrès de l’IPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 25 (Supp. 3), pp.12-13, 2016, Psycho-oncology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076554v1</w:t>
+                <w:t xml:space="preserve">hal-03052156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Daily Fatigue Cancer Scale (DFCS): Single-Item Questions for Clinical Practice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des principaux déterminants psychosociaux du maintien en emploi des femmes ayant un cancer du sein : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’IPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 25 (Supp. 3), pp.12-13, 2016, Psycho-oncology</w:t>
+              <w:t xml:space="preserve">12ème Journées du Cancéropôle Grand Sud-Ouest, Montpellier, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. s.p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052156v1</w:t>
+                <w:t xml:space="preserve">hal-03076665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des principaux déterminants psychosociaux du maintien en emploi des femmes ayant un cancer du sein : une revue de la littérature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude qualitative sur les freins et les facilitateurs à la participation au dépistage du cancer colorectal : quels sont les enjeux du changement de test ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Michel</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journées du Cancéropôle Grand Sud-Ouest, Montpellier, 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France. s.p., 2016</w:t>
+              <w:t xml:space="preserve">IXème Congrès de l'Association Francophone de Psychologie de la Santé "De l’expertise scientifique à l’expertise profane.. Postures, enjeux et méthodes dans le champ de la psychologie de la santé", Lyon, 14-16 Décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076665v1</w:t>
+                <w:t xml:space="preserve">hal-03076558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme de recherche en prévention primaire des cancers : « Penser et agir en prévention des cancers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène de Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14716,937 +14715,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude qualitative sur les freins et les facilitateurs à la participation au dépistage du cancer colorectal : quels sont les enjeux du changement de test ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of psychosocial factors affecting job retention of women with breast cancer. A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Monrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème Congrès de l'Association Francophone de Psychologie de la Santé "De l’expertise scientifique à l’expertise profane.. Postures, enjeux et méthodes dans le champ de la psychologie de la santé", Lyon, 14-16 Décembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France. 2016</w:t>
+              <w:t xml:space="preserve">30th Conference of the EHPS/DHP "Behaviour change: making an impact on health and health services", Aberdeen, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aberdeen, United Kingdom. s.p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076558v1</w:t>
+                <w:t xml:space="preserve">hal-03076579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of psychosocial factors affecting job retention of women with breast cancer. A pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+                <w:t xml:space="preserve">Plateforme de recherche en prévention primaire des cancers : mutualiser les compétences pour optimiser la recherche en prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Sancho-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Conference of the EHPS/DHP "Behaviour change: making an impact on health and health services", Aberdeen, 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aberdeen, United Kingdom. s.p., 2016</w:t>
+              <w:t xml:space="preserve">Colloque International de la recherche interventionnelle en santé des populations, INCa, Paris, 17 Novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076579v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme de recherche en prévention primaire des cancers : mutualiser les compétences pour optimiser la recherche en prévention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grasteau</w:t>
+                <w:t xml:space="preserve">How to prevent fatigue in metastatic colorectal cancer patients undergoing chemotherapy? Fatigue trajectories and psychosocial factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ychou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Portales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Khemissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de la recherche interventionnelle en santé des populations, INCa, Paris, 17 Novembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">Congrès de l’IPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 27, pp.108-109, 2016, Psycho-oncology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076556v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to prevent fatigue in metastatic colorectal cancer patients undergoing chemotherapy? Fatigue trajectories and psychosocial factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mineur</w:t>
+                <w:t xml:space="preserve">Parcours de soin, qualité de vie et ses variations, quels liens avec le retour à l'emploi 9 mois après le diagnostic de cancer du sein ? Une étude prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zinzindohoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Monrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’IPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 27, pp.108-109, 2016, Psycho-oncology</w:t>
+              <w:t xml:space="preserve">38èmes Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dijon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052190v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de soin, qualité de vie et ses variations, quels liens avec le retour à l'emploi 9 mois après le diagnostic de cancer du sein ? Une étude prospective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of P2P, a Theory of Planned Behavior-based program against tobacco realised by a cohort of students in vocational schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Margueritte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dijon, France. 2016</w:t>
+              <w:t xml:space="preserve">18th International Congress of Psycho-Oncology, International Psycho-Oncology Society, Dublin, 17-21 Octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dublin, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076666v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que pensent les médecins généralistes du dépistage organisé du cancer colorectal et de l'arrivée du nouveau test immunologique ? Une étude qualitative.</w:t>
+                <w:t xml:space="preserve">Représentations du dépistage organisé du cancer colorectal et enjeux de l'arrivée du nouveau test immunologique : le point de vue des médecins généralistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées du Cancéropôle Grand Sud-Ouest, Talence, 5-6 novembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Talence, France. 2015</w:t>
+              <w:t xml:space="preserve">Les Oncoriales, Andrézieux-Bouthéon, 7 juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Andrézieux-Bouthéon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076660v1</w:t>
+                <w:t xml:space="preserve">hal-03076661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations du dépistage organisé du cancer colorectal et enjeux de l'arrivée du nouveau test immunologique : le point de vue des médecins généralistes</w:t>
+                <w:t xml:space="preserve">Que pensent les médecins généralistes du dépistage organisé du cancer colorectal et de l'arrivée du nouveau test immunologique ? Une étude qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Oncoriales, Andrézieux-Bouthéon, 7 juillet 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Andrézieux-Bouthéon, France. 2015</w:t>
+              <w:t xml:space="preserve">11èmes journées du Cancéropôle Grand Sud-Ouest, Talence, 5-6 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Talence, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076661v1</w:t>
+                <w:t xml:space="preserve">hal-03076660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a daily fatigue scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Educación y prevención del tabaquismo entre pares: Resultados de un ensayo randomizado y controlado destinado a estudiantes de secundaria del sur de Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Margueritte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées du Cancéropôle Grand-Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Toulouse, France. 2014</w:t>
+              <w:t xml:space="preserve">III Congreso Iberoamericano de Psicologia de la Salud, Séville, 14-16 Novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Séville, España. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052292v1</w:t>
+                <w:t xml:space="preserve">hal-03076557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic City : un projet d'éducation pour la santé : E-prévention du tabagisme chez les 11/18 ans</w:t>
               </w:r>
@@ -15721,230 +15716,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educación y prevención del tabaquismo entre pares: Resultados de un ensayo randomizado y controlado destinado a estudiantes de secundaria del sur de Francia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+                <w:t xml:space="preserve">Trajectoires de qualité de vie mentale chez des patients atteints d'un cancer de la prostate et leur épouse : rôle du coping et du soutien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Congreso Iberoamericano de Psicologia de la Salud, Séville, 14-16 Novembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Séville, España. 2014</w:t>
+              <w:t xml:space="preserve">Journées « Evaluation et analyse de la qualité de vie en oncologie : Nouveaux développements méthodologiques », Montpellier, 3-4 Avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France. s.p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076557v1</w:t>
+                <w:t xml:space="preserve">hal-03076662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de qualité de vie mentale chez des patients atteints d'un cancer de la prostate et leur épouse : rôle du coping et du soutien social</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and validation of a daily fatigue scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gastou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées « Evaluation et analyse de la qualité de vie en oncologie : Nouveaux développements méthodologiques », Montpellier, 3-4 Avril 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France. s.p., 2014</w:t>
+              <w:t xml:space="preserve">10èmes journées du Cancéropôle Grand-Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076662v1</w:t>
+                <w:t xml:space="preserve">hal-03052292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15962,51 +15974,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fatigue associée au cancer. Des évolutions distinctes ? Une revue de la littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16162,90 +16174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue systématique des données scientifiques et analyse socio-anthropologique sur la place du jeûne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16436,51 +16448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423906v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcucci-Hilaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gueritat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241307020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gr&#233;goire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2025.100590" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourlan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fregeac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanleboeuf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01849-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fillol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241275139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Curnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lec&#234;tre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306781" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoebner-Delbarre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16528" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lec&#234;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.05.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ricupero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Couderc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pernon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.13008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Jacquemot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03260-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet-Marin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.2205" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gounelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerdraon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2003452" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320909883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nickl&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2020-0135" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Proust-Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2021.06.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1798957" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-021-09976-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03166742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106327" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catelinois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Bord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.569857" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau National Alimentation Cancer Recherche (nacre), Groupe de Travail &amp;amp;quot;je&#251;ne Et Cancer&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364073v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6648-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zinzindohoue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Monrigal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.12646" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02625263v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bulteel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schifano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jonquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.06.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2019.0832" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vernhet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dellapiazza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-018-1183-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643910v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Selosse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12365" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355982v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5235" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000158" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12358" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Margueritte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paillart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Huteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5226-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31646" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.07.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Takito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Alm&#233;ras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272684X17749563" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063547v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2018.1517236" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174786v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Allart-Vorelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2016.1264879" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnabel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gastou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2016.12.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Faurous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mathey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830916636650" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133071v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.027" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063322v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mourges" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Morla" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063321v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matheys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063422v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4272" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063447v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;la Djoufelkit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-015-0522-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-014-3053-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174785v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouveia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bredart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-015-0063-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02483488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2015.03.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.29" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063325v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2013.10.029" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063323v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.01.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lafaye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hou&#233;d&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3483" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1826CZXG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063258v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mercier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mds342" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882497v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chalvron De" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zozaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2012.761317" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063326v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubeyran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3026" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TT283D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063327v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houchingue Eghbali" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0113-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNVCNB6K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876840v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segrestan-Crouzet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merckaert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382151v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Combe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Fuchs" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509990493" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03174284v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nuissier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395280v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133073v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133162v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kela Djoufelkit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054597v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portales Fabienne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052832v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133075v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076304v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133161v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133074v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073466v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073546v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portal&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133077v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073543v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054672v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076301v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736583v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cohen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.021" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738319v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133072v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Satg&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Habib&#8208;hadef" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4476" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076302v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133156v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deumie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Marguerite" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076270v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133158v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133143v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133157v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133144v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076303v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133150v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133159v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053643v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076273v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133154v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073630v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076272v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076274v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054997v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073430v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073547v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133155v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133147v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregeac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076271v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133153v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133146v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107852v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133149v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107832v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133148v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535491v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535609v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M Michel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076551v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076569v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Sokratous" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052238v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052281v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076550v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076553v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076552v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076554v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052156v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076665v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076555v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de Campo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sancho-Garnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076558v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076579v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trentini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076556v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grasteau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052190v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khemissa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076666v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zinzindohou&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076660v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076661v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052292v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076663v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076557v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076662v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127978v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057545v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423906v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcucci-Hilaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gueritat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241307020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourlan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fregeac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanleboeuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01849-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gr&#233;goire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2025.100590" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoebner-Delbarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16528" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lec&#234;tre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.05.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fillol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241275139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Curnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lec&#234;tre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306781" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ricupero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Couderc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pernon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.13008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet-Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.2205" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Jacquemot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03260-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gounelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerdraon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2003452" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320909883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nickl&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2020-0135" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Proust-Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2021.06.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1798957" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-021-09976-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03166742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106327" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catelinois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Bord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.569857" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02625263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bulteel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schifano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jonquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.06.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zinzindohoue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Monrigal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.12646" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2019.0832" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vernhet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dellapiazza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-018-1183-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5235" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643910v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Selosse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12365" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000158" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12358" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6648-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Margueritte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paillart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Huteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5226-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052101v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943649v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31646" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Takito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Alm&#233;ras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272684X17749563" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2018.1517236" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Allart-Vorelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2016.1264879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052047v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnabel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gastou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2016.12.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mourges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Morla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0083" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063321v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Faurous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matheys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830916636650" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063422v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4272" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245166v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mathey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-014-3053-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;la Djoufelkit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-015-0522-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouveia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bredart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-015-0063-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02483488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2015.03.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185356v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.29" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.01.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168066v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lafaye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hou&#233;d&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3483" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1826CZXG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2013.10.029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mds342" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882497v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chalvron De" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zozaya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2012.761317" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubeyran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TT283D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houchingue Eghbali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0113-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNVCNB6K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segrestan-Crouzet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merckaert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Combe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Fuchs" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509990493" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03174284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nuissier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395280v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133073v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133162v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054869v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133074v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portal&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073466v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133077v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076301v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054597v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portales Fabienne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052832v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133076v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kela Djoufelkit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133160v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736583v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cohen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QTZ8W3Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738319v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133151v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133072v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Satg&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Habib&#8208;hadef" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4476" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133156v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deumie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Marguerite" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076270v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133158v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133143v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133157v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133144v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076303v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133150v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076302v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073473v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076272v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133154v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073630v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076274v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073547v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073430v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133155v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregeac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076271v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076273v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053643v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133153v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133149v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133146v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107852v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133148v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107832v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535491v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535609v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M Michel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076569v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Sokratous" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076551v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052238v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052281v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076550v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076553v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076552v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052156v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076665v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076558v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076555v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de Campo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sancho-Garnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076579v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trentini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076556v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grasteau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052190v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khemissa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076666v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zinzindohou&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076554v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076661v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076660v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076557v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076663v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076662v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052292v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127978v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057545v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>