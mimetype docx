--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3294,278 +3294,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of psychosocial dimensions of return to work after a cancer diagnosis: Current perspectives and future opportunities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysing a quality of life survey using a co-clustering model for ordinal data and some dynamic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+                <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (12), pp.2429-2431. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (Part 5), pp.1327-1349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pon.5235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355982v1</w:t>
+                <w:t xml:space="preserve">hal-01643910v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing a quality of life survey using a co-clustering model for ordinal data and some dynamic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of psychosocial dimensions of return to work after a cancer diagnosis: Current perspectives and future opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Selosse</w:t>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jacques</w:t>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (Part 5), pp.1327-1349. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (12), pp.2429-2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rssc.12365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pon.5235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643910v3</w:t>
+                <w:t xml:space="preserve">hal-02355982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Intentions Formation to Their Translation Into Behavior</w:t>
               </w:r>
@@ -3753,449 +3753,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “great live and move challenge”: a program to promote physical activity among children aged 7–11 years. Design and implementation of a cluster-randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
+                <w:t xml:space="preserve">Jeûne et cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-6648-x⟩</w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (janvier-mars 2019), pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364073v1</w:t>
+                <w:t xml:space="preserve">hal-02423297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeûne et cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
+                <w:t xml:space="preserve">The “great live and move challenge”: a program to promote physical activity among children aged 7–11 years. Design and implementation of a cluster-randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fregeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (janvier-mars 2019), pp.21-24. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2018.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-6648-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02423297v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing tobacco in vocational high schools: study protocol for a randomized controlled trial of P2P, a peer to peer and theory planned behavior-based program</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fasting and weight-loss restrictive diet practices among 2,700 cancer survivors: results from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Margueritte</w:t>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Paillart</w:t>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Huteau</w:t>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-018-5226-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (11), pp.2687-2697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185357v1</w:t>
+                <w:t xml:space="preserve">hal-01943649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue in cancer patients: Development and validation of a short form of the Multidimensional Fatigue Inventory (MFI-10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4204,246 +4204,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36, pp.62-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting and weight-loss restrictive diet practices among 2,700 cancer survivors: results from the NutriNet-Santé cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippine Fassier</w:t>
+                <w:t xml:space="preserve">Preventing tobacco in vocational high schools: study protocol for a randomized controlled trial of P2P, a peer to peer and theory planned behavior-based program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Srour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Raynard</w:t>
+                <w:t xml:space="preserve">Maryline Margueritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Zelek</w:t>
+                <w:t xml:space="preserve">Julie Paillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cohen</w:t>
+                <w:t xml:space="preserve">Marie-Eve Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143 (11), pp.2687-2697. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.31646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-018-5226-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943649v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact and Moderating Variables of an Intervention Promoting Physical Activity Among Children: Results From a Pilot Study</w:t>
               </w:r>
@@ -4557,329 +4557,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Physical Activity Among Children: Investigating Interaction Effects in the Theory of Planned Behavior</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue de la littérature et recommandations issues du rapport du réseau NACRe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (85), pp.64-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063547v1</w:t>
+                <w:t xml:space="preserve">hal-02618136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue de la littérature et recommandations issues du rapport du réseau NACRe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting Physical Activity Among Children: Investigating Interaction Effects in the Theory of Planned Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Takito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fregeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (4), pp.490-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2018.1517236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02618136v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major depressive disorder and associated factors in elderly patients with non-Hodgkin's lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Allart-Vorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5497,64 +5497,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Margueritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5712,663 +5712,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased tobacco and alcohol use among women with joint hypermobility : a way to cope with anxiety?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oncologists' perception of depressive symptoms in patients with advanced cancer: Accuracy and relational correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Pailhez</w:t>
+                <w:t xml:space="preserve">Lucie Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bulbena</w:t>
+                <w:t xml:space="preserve">Sophie Lelorain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bredart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00296-014-3053-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, BMC psychology, 3 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-015-0063-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067933v1</w:t>
+                <w:t xml:space="preserve">hal-03174785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les facteurs psychosociaux déterminant la participation au dépistage du cancer colorectal ? Intérêt de la théorie du comportement planifié et du concept de coping</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How does a physician's accurate understanding of a cancer patient's unmet needs contribute to patient perception of physician empathy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lelorain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brédart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Patient Education and Counseling, 98 (6), pp.734-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2015.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11839-015-0522-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03063447v1</w:t>
+                <w:t xml:space="preserve">hal-02483488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncologists' perception of depressive symptoms in patients with advanced cancer: Accuracy and relational correlates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haematological cancer and quality of life : A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Allart-Vorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-015-0063-6⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bcj.2015.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174785v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a physician's accurate understanding of a cancer patient's unmet needs contribute to patient perception of physician empathy?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lelorain</w:t>
+                <w:t xml:space="preserve">Increased tobacco and alcohol use among women with joint hypermobility : a way to cope with anxiety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Pailhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Brédart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
+                <w:t xml:space="preserve">Antonio Bulbena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pec.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.177-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00296-014-3053-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483488v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haematological cancer and quality of life : A systematic literature review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Michel</w:t>
+                <w:t xml:space="preserve">Quels sont les facteurs psychosociaux déterminant la participation au dépistage du cancer colorectal ? Intérêt de la théorie du comportement planifié et du concept de coping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khéla Djoufelkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, s.p. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.108-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bcj.2015.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11839-015-0522-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185356v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du contrôle religieux la première année suivant l’annonce d’un cancer du sein : quels liens avec les stratégies de coping, l’anxiété, la dépression et la qualité de vie ?</w:t>
               </w:r>
@@ -6484,51 +6484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Houédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (7), pp.797-803. </w:t>
@@ -6578,103 +6578,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we explain physician accuracy in assessing patient distress ? A multilevel analysis in patients with advanced cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lelorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bredart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient Education and Counseling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94 (3), pp.322-327. </w:t>
@@ -6738,51 +6738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7840,64 +7840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’un outil de repérage des patientes à risque de présenter des difficultés de retour à l’emploi et/ou de maintien en emploi durable après l’annonce d’un cancer du sein – Projet REWORK-BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7942,899 +7942,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tabac chez les jeunes</w:t>
+                <w:t xml:space="preserve">Effet des plantes sur la santé, quelles sont les connaissances actuelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum régional de cardiologie, Fédération Française de cardiologie, Nîmes, 10 avril 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Conférence liée à l'exposition "Phototropia, Art, médecine et plantes", Université de Montpellier, Montpellier, 25 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133075v1</w:t>
+                <w:t xml:space="preserve">hal-02133074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of participation in colorectal cancer screening: contributions of health and social psychology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sont les déterminants psychosociaux de la participation au dépistage organisé du cancer colorectal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SIRIC Montpellier Cancer Annual Meeting, Montpellier, 28 juin 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Xème congrès de l'Association Francophone de Psychologie de la Santé "Pratiques et interventions en psychologie de la santé", Metz, 13-15 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076304v1</w:t>
+                <w:t xml:space="preserve">hal-02133161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Multidimensional Fatigue Inventory (MFI) Short Form</w:t>
+                <w:t xml:space="preserve">Développement et validation d'une version courte du Multidimensional Fatigue Inventory (MFI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAP, Jun 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054869v1</w:t>
+                <w:t xml:space="preserve">hal-03054777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des plantes sur la santé, quelles sont les connaissances actuelles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of the Multidimensional Fatigue Inventory (MFI) Short Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence liée à l'exposition "Phototropia, Art, médecine et plantes", Université de Montpellier, Montpellier, 25 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAP, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133074v1</w:t>
+                <w:t xml:space="preserve">hal-03054869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les déterminants psychosociaux de la participation au dépistage organisé du cancer colorectal ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active breacks program at school : Developement, set up and feasability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème congrès de l'Association Francophone de Psychologie de la Santé "Pratiques et interventions en psychologie de la santé", Metz, 13-15 juin 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">9th European Society for Prevention Research conference and members' meeting : «Prevention Technologies – improving the use of evidence in prevention practice», Lisbonne, 24-26 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133161v1</w:t>
+                <w:t xml:space="preserve">hal-03073466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'une version courte du Multidimensional Fatigue Inventory (MFI)</w:t>
+                <w:t xml:space="preserve">Cancer Related Fatigue (CRF) trajectories in metastatic colorectal cancer patients undergoing chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Portalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ychou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">International Congress of Applied Psychology, Montréal, June 26th-30th 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054777v1</w:t>
+                <w:t xml:space="preserve">hal-03073546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Related Fatigue (CRF) trajectories in metastatic colorectal cancer patients undergoing chemotherapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel intérêt d'étudier les trajectoires de qualité de vie du point de vue de la psychologie de la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Psychology, Montréal, June 26th-30th 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Qualité de Vie 2018 "Analyses longitudinales de la qualité de vie relative à la santé en cancérologie : méthodes, limites et applications", Montpellier, 6-7 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073546v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active breacks program at school : Developement, set up and feasability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le tabac chez les jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Society for Prevention Research conference and members' meeting : «Prevention Technologies – improving the use of evidence in prevention practice», Lisbonne, 24-26 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Forum régional de cardiologie, Fédération Française de cardiologie, Nîmes, 10 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073466v1</w:t>
+                <w:t xml:space="preserve">hal-02133075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel intérêt d'étudier les trajectoires de qualité de vie du point de vue de la psychologie de la santé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of participation in colorectal cancer screening: contributions of health and social psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Qualité de Vie 2018 "Analyses longitudinales de la qualité de vie relative à la santé en cancérologie : méthodes, limites et applications", Montpellier, 6-7 septembre 2018</w:t>
+              <w:t xml:space="preserve">6th SIRIC Montpellier Cancer Annual Meeting, Montpellier, 28 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133077v1</w:t>
+                <w:t xml:space="preserve">hal-03076304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité et cancer : validation française du questionnaire de qualité de vie sexuelle</w:t>
               </w:r>
@@ -8846,51 +8846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Almont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8954,51 +8954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Almont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9138,208 +9138,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ychou</w:t>
+                <w:t xml:space="preserve">Prévention tabac auprès des jeunes scolarisés : programme P2P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portales Fabienne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kela Djoufelkit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de la Société Française de Tabacologie "La tabacologie au coeur de la santé", Montpellier, 29-30 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054597v1</w:t>
+                <w:t xml:space="preserve">hal-02133076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How patients with metastatic colorectal cancer do they cope with Cancer Related Fatigue (CRF): a longitudinal study about psychological factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portales Fabienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Proust-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9380,742 +9376,746 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention tabac auprès des jeunes scolarisés : programme P2P</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trajectoires de fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ychou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portales Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Proust-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de la Société Française de Tabacologie "La tabacologie au coeur de la santé", Montpellier, 29-30 novembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133076v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant l'observance de la ventilation nocturne par pression positive pour la prise en charge de l'apnée du sommeil chez le blessé médulaire : résultats d'une étude qualitative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dépistage organisé du cancer colorectal perçu par les médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème congrès de la Société Française de Médecine Physique et de Réadaptation, SOFMER, Nancy, 5-7 octobre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">14éme Congrès du réseau ONCO-LR, La Grande Motte, 28 septembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133160v1</w:t>
+                <w:t xml:space="preserve">hal-02133145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are the psychosocial determinants of participation in colorectal cancer screening ? A french qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th World Congress of Psycho-Oncology and Psychosocial Academy "Cancer throughout the Lifespan : addressing the psychosocial needs of diverse populations", Berlin, 14-18 Août 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02736583v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépistage organisé du cancer colorectal perçu par les médecins généralistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs influençant l'observance de la ventilation nocturne par pression positive pour la prise en charge de l'apnée du sommeil chez le blessé médulaire : résultats d'une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14éme Congrès du réseau ONCO-LR, La Grande Motte, 28 septembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">32ème congrès de la Société Française de Médecine Physique et de Réadaptation, SOFMER, Nancy, 5-7 octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133145v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the psychosocial determinants of participation in colorectal cancer screening ? A french qualitative study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress of Psycho-Oncology and Psychosocial Academy "Cancer throughout the Lifespan : addressing the psychosocial needs of diverse populations", Berlin, 14-18 Août 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN) et Société Française de Nutrition Entérale et Parentale (SFNEP), Dec 2017, Nantes, France. pp.238-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133151v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles to cancer treatment in people with intellectual disability</w:t>
               </w:r>
@@ -10212,463 +10212,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Santé Tabac, développement d'un sérious game à destination des adolescents</w:t>
+                <w:t xml:space="preserve">Effect of psychosocial factors on quality of life of breast cancer patients and their spouses, a study carried out with the Seintinelles Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kela Djoufelkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées du Cancéropôle Grand Sud-Ouest, La Grande Motte, Montpellier, 23-25 Novembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th Siric Site de Recherche Intégré sur le Cancer) Montpellier Cancer Annual Meeting, Montpellier, 20 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133156v1</w:t>
+                <w:t xml:space="preserve">hal-03076270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of psychosocial factors on quality of life of breast cancer patients and their spouses, a study carried out with the Seintinelles Association</w:t>
+                <w:t xml:space="preserve">Le « Grand Défi Vivez Bougez » et la promotion de l'activité physique chez les enfants et leur famille. Entre action communautaire et recherche interventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Siric Site de Recherche Intégré sur le Cancer) Montpellier Cancer Annual Meeting, Montpellier, 20 mai 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">Petit Déjeuner du CVT Athéna « Sport 2.0 et SHS », Meudon la Forêt, 5 Juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076270v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « Grand Défi Vivez Bougez » et la promotion de l'activité physique chez les enfants et leur famille. Entre action communautaire et recherche interventionnelle</w:t>
+                <w:t xml:space="preserve">La recherche interventionnelle en prévention des cancers : quels enjeux pour les acteurs et les chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Déjeuner du CVT Athéna « Sport 2.0 et SHS », Meudon la Forêt, 5 Juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Meudon, France</w:t>
+              <w:t xml:space="preserve">Assises de la prévention Ligue Nationale contre la Cancer 2016 « Quelles stratégies et perspectives pour une politique de prévention à la Ligue Nationale contre le cancer ? », Paris, 18-19 Mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133158v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche interventionnelle en prévention des cancers : quels enjeux pour les acteurs et les chercheurs ?</w:t>
+                <w:t xml:space="preserve">Quels sont les freins et les facilitateurs à la participation au dépistage organisé du cancer colorectal ? Une étude qualitative par focus groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la prévention Ligue Nationale contre la Cancer 2016 « Quelles stratégies et perspectives pour une politique de prévention à la Ligue Nationale contre le cancer ? », Paris, 18-19 Mai 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées du Cancéropôle Grand Sud-Ouest, La Grande Motte, Montpellier, 23-25 Novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133143v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les freins et les facilitateurs à la participation au dépistage organisé du cancer colorectal ? Une étude qualitative par focus groups</w:t>
+                <w:t xml:space="preserve">E-Santé Tabac, développement d'un sérious game à destination des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kela Djoufelkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées du Cancéropôle Grand Sud-Ouest, La Grande Motte, Montpellier, 23-25 Novembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133157v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle et quelle mobilisation des comités en recherche en prévention ?</w:t>
               </w:r>
@@ -10717,191 +10717,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer prevention : challenges and opportunities</w:t>
+                <w:t xml:space="preserve">Quelles sont les représentations sociales du dépistage organisé du cancer colorectal ? Une étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Edition of BIOVISION, Lyon, 12 avril 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème Conférence Internationale sur les Représentations Sociales "Epistemologie de la vie quotidienne", Université d'Aix-Marseille, Marseille, 14-17 Septembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076303v1</w:t>
+                <w:t xml:space="preserve">hal-02133150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les représentations sociales du dépistage organisé du cancer colorectal ? Une étude qualitative</w:t>
+                <w:t xml:space="preserve">Cancer prevention : challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Conférence Internationale sur les Représentations Sociales "Epistemologie de la vie quotidienne", Université d'Aix-Marseille, Marseille, 14-17 Septembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">11th Edition of BIOVISION, Lyon, 12 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133150v1</w:t>
+                <w:t xml:space="preserve">hal-03076303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du jeûne chez des femmes atteintes d'un cancer du sein : rôle de certains facteurs psycho-sociaux</w:t>
               </w:r>
@@ -10950,463 +10950,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2P, évaluation d'un programme de prévention du tabac par les pairs en lycée professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expliquer la pratique d'activité physique chez l'enfant : Etude longitudinale d'un modèle enrichi de la théorie du comportement planifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé Publique France, agence Santé publique France, Paris, 7-8 Juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IXème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA) « De l’expertise scientifique à l’expertise profane : postures, enjeux et méthodes dans le champ de la psychologie de la santé », Lyon, 14-16 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076302v1</w:t>
+                <w:t xml:space="preserve">hal-03073473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer la pratique d'activité physique chez l'enfant : Etude longitudinale d'un modèle enrichi de la théorie du comportement planifié</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P2P, évaluation d'un programme de prévention du tabac par les pairs en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA) « De l’expertise scientifique à l’expertise profane : postures, enjeux et méthodes dans le champ de la psychologie de la santé », Lyon, 14-16 décembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Santé Publique France, agence Santé publique France, Paris, 7-8 Juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073473v1</w:t>
+                <w:t xml:space="preserve">hal-03076302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2P, Evaluation d’un programme de prévention du tabac par les pairs en lycée professionnel</w:t>
+                <w:t xml:space="preserve">Les déterminants psychosociaux de la participation au dépistage du cancer colorectal : Enjeux de l'arrivée du nouveau test immunologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées Cancéropôle Grand Sud-Ouest, Bordeaux, 5-6 novembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les journées doctorales de l'Association Francophone de Psychologie de la Santé, Genève, 15-17 Juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076272v1</w:t>
+                <w:t xml:space="preserve">hal-02133154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants psychosociaux de la participation au dépistage du cancer colorectal : Enjeux de l'arrivée du nouveau test immunologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does a TPB-based intervention modify TPB-related beliefs? P2P a program against youth smoking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées doctorales de l'Association Francophone de Psychologie de la Santé, Genève, 15-17 Juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">6th EUSPR International Conference and Members' Meeting "Changing Behaviour without Talking : automatic processes and the regulation of behaviour", Ljubljana, 22-24 Octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133154v1</w:t>
+                <w:t xml:space="preserve">hal-03073630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a TPB-based intervention modify TPB-related beliefs? P2P a program against youth smoking</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P2P, Evaluation d’un programme de prévention du tabac par les pairs en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EUSPR International Conference and Members' Meeting "Changing Behaviour without Talking : automatic processes and the regulation of behaviour", Ljubljana, 22-24 Octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">11èmes journées Cancéropôle Grand Sud-Ouest, Bordeaux, 5-6 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073630v1</w:t>
+                <w:t xml:space="preserve">hal-03076272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2P : Intervention basée sur les pairs en lycée professionnel en Languedoc-Roussillon ? Evaluation par un essai contrôlé randomisé en clusters.</w:t>
               </w:r>
@@ -11789,64 +11789,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès national de la Société Française de Tabacologie "Tabac et qualité de vie", Toulouse, 5-6 Novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
@@ -12046,631 +12046,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’évaluer des trajectoires de qualité de vie en pratique clinique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The great challenge live and move and the promotion of physical activity toward children and their parents : Results from a controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fregeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Qualité de vie en cancérologie « Pertinence de l’évaluation de la Qualité de Vie en cancérologie en population et en pratique clinique », Dijon, 7 octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">6th EUSPR International Conference and Members' Meeting "Changing Behaviour without Talking : automatic processes and the regulation of behaviour", Ljubljana, 22-24 Octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076273v1</w:t>
+                <w:t xml:space="preserve">hal-03053643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The great challenge live and move and the promotion of physical activity toward children and their parents : Results from a controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt d’évaluer des trajectoires de qualité de vie en pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EUSPR International Conference and Members' Meeting "Changing Behaviour without Talking : automatic processes and the regulation of behaviour", Ljubljana, 22-24 Octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">3ème Journée Qualité de vie en cancérologie « Pertinence de l’évaluation de la Qualité de Vie en cancérologie en population et en pratique clinique », Dijon, 7 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053643v1</w:t>
+                <w:t xml:space="preserve">hal-03076273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants psycho-sociaux associés à la fatigue chez des patients agés fragiles atteints d'un lymphome non-hodgkinien</w:t>
+                <w:t xml:space="preserve">How optimizing quality of life in older adults with a non-Hodgkin's lymphoma ? &amp;quot;Psy-Frail&amp;quot; Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Aguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Allart-Vorelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées du Cancéropole Grand Sud-Ouest, Toulouse, 16 Octobre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Paris, 8-13 Juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133153v1</w:t>
+                <w:t xml:space="preserve">hal-02133146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does promoting physical activity at school have a similar impact on all children ? Impact and moderating variables of the &amp;quot;Great challenge : leave and move</w:t>
+                <w:t xml:space="preserve">Bénéfices de la pratique d'activité physique sur les dimensions bio-psyho-sociales des personnes atteintes d'un cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSPR 5th Annual Conference and Members' Meeting, Palma Majorca, 16-18 October 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Palma de Majorque, Spain</w:t>
+              <w:t xml:space="preserve">12ème Journée des Activités Physiques Adaptées, UFR-STAPS, Université de Montpellier 1, Montpellier, 10 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133149v1</w:t>
+                <w:t xml:space="preserve">hal-02107852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How optimizing quality of life in older adults with a non-Hodgkin's lymphoma ? &amp;quot;Psy-Frail&amp;quot; Study</w:t>
+                <w:t xml:space="preserve">Does promoting physical activity at school have a similar impact on all children ? Impact and moderating variables of the &amp;quot;Great challenge : leave and move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fregeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Takito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Paris, 8-13 Juillet 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">EUSPR 5th Annual Conference and Members' Meeting, Palma Majorca, 16-18 October 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133146v1</w:t>
+                <w:t xml:space="preserve">hal-02133149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices de la pratique d'activité physique sur les dimensions bio-psyho-sociales des personnes atteintes d'un cancer</w:t>
+                <w:t xml:space="preserve">P2P, school peer using the TPB to make their own intervention against tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Margueritte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée des Activités Physiques Adaptées, UFR-STAPS, Université de Montpellier 1, Montpellier, 10 avril 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Paris, 8-13 Juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107852v1</w:t>
+                <w:t xml:space="preserve">hal-02107832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Year effects of P2P, a TPB-based program against tobacco for the students and by the students</w:t>
               </w:r>
@@ -12695,51 +12695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Margueritte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSPR 5th Annual Conference and Members' Meeting, Palma Majorca, 16-18 October 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12758,135 +12758,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2P, school peer using the TPB to make their own intervention against tobacco</w:t>
+                <w:t xml:space="preserve">Déterminants psycho-sociaux associés à la fatigue chez des patients agés fragiles atteints d'un lymphome non-hodgkinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maryline Margueritte</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Allart-Vorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Paris, 8-13 Juillet 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes journées du Cancéropole Grand Sud-Ouest, Toulouse, 16 Octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107832v1</w:t>
+                <w:t xml:space="preserve">hal-02133153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et validation d’une échelle quotidienne de fatigue</w:t>
               </w:r>
@@ -12924,51 +12924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAP, Jun 2014, Paris, France</w:t>
@@ -13459,381 +13459,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessine-moi une réalité plus belle : La réalité virtuelle vue par les patientes atteintes d'un cancer du sein</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Constantina Sokratous</w:t>
+                <w:t xml:space="preserve">Discussion about the Multidimensional Fatigue Inventory (MFI) and validation of a MFI-Short Form.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Association Francophone de Psychologie de la Santé intitulée « Psychologie de la santé et outils numériques : Applications, perspectives et éthique », Université de Liège, 23 avril 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liège, Belgique. 2018</w:t>
+              <w:t xml:space="preserve">Congrès de l'IPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hong-Kong, China. 27, pp.206, 2018, Psycho-oncology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076569v1</w:t>
+                <w:t xml:space="preserve">hal-03052238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict participation in colorectal cancer screening ? The contribution of Theory of Planned Behaviour</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
+                <w:t xml:space="preserve">Dessine-moi une réalité plus belle : La réalité virtuelle vue par les patientes atteintes d'un cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Sokratous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual Conference of the EHPS " Health Psychology Across the Lifespan: Uniting Research, Practice and Policy", Galway, 21-25 August 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Galway, Ireland. 2018</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Association Francophone de Psychologie de la Santé intitulée « Psychologie de la santé et outils numériques : Applications, perspectives et éthique », Université de Liège, 23 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liège, Belgique. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076551v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion about the Multidimensional Fatigue Inventory (MFI) and validation of a MFI-Short Form.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Baguet</w:t>
+                <w:t xml:space="preserve">How to predict participation in colorectal cancer screening ? The contribution of Theory of Planned Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'IPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hong-Kong, China. 27, pp.206, 2018, Psycho-oncology</w:t>
+              <w:t xml:space="preserve">32nd Annual Conference of the EHPS " Health Psychology Across the Lifespan: Uniting Research, Practice and Policy", Galway, 21-25 August 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Galway, Ireland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052238v1</w:t>
+                <w:t xml:space="preserve">hal-03076551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s’explique l’évolution différentielle de la fatigue chez des patients suivis en chimiothérapie pour un cancer colorectal métastatique ?</w:t>
               </w:r>
@@ -13845,64 +13845,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ychou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portales Fabienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Proust-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13944,51 +13944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle efficacité de la réalité virtuelle en cancérologie ? Une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Sokratous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14262,480 +14262,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Daily Fatigue Cancer Scale (DFCS): Single-Item Questions for Clinical Practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eve Huteau</w:t>
+                <w:t xml:space="preserve">Plateforme de recherche en prévention primaire des cancers : « Penser et agir en prévention des cancers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène de Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Margueritte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Sancho-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’IPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 25 (Supp. 3), pp.12-13, 2016, Psycho-oncology</w:t>
+              <w:t xml:space="preserve">6ème Colloque International d'Unirès, le réseau des universités pour l'éducation à la santé, Paris, 11-12 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052156v1</w:t>
+                <w:t xml:space="preserve">hal-03076555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des principaux déterminants psychosociaux du maintien en emploi des femmes ayant un cancer du sein : une revue de la littérature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude qualitative sur les freins et les facilitateurs à la participation au dépistage du cancer colorectal : quels sont les enjeux du changement de test ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Michel</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journées du Cancéropôle Grand Sud-Ouest, Montpellier, 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France. s.p., 2016</w:t>
+              <w:t xml:space="preserve">IXème Congrès de l'Association Francophone de Psychologie de la Santé "De l’expertise scientifique à l’expertise profane.. Postures, enjeux et méthodes dans le champ de la psychologie de la santé", Lyon, 14-16 Décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076665v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude qualitative sur les freins et les facilitateurs à la participation au dépistage du cancer colorectal : quels sont les enjeux du changement de test ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and validation of the Daily Fatigue Cancer Scale (DFCS): Single-Item Questions for Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gastou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème Congrès de l'Association Francophone de Psychologie de la Santé "De l’expertise scientifique à l’expertise profane.. Postures, enjeux et méthodes dans le champ de la psychologie de la santé", Lyon, 14-16 Décembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France. 2016</w:t>
+              <w:t xml:space="preserve">Congrès de l’IPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 25 (Supp. 3), pp.12-13, 2016, Psycho-oncology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076558v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme de recherche en prévention primaire des cancers : « Penser et agir en prévention des cancers »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des principaux déterminants psychosociaux du maintien en emploi des femmes ayant un cancer du sein : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque International d'Unirès, le réseau des universités pour l'éducation à la santé, Paris, 11-12 octobre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">12ème Journées du Cancéropôle Grand Sud-Ouest, Montpellier, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. s.p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076555v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of psychosocial factors affecting job retention of women with breast cancer. A pilot study</w:t>
               </w:r>
@@ -14859,77 +14859,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme de recherche en prévention primaire des cancers : mutualiser les compétences pour optimiser la recherche en prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Sancho-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15247,51 +15247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Margueritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15513,260 +15513,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educación y prevención del tabaquismo entre pares: Resultados de un ensayo randomizado y controlado destinado a estudiantes de secundaria del sur de Francia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Toxic City : un projet d'éducation pour la santé : E-prévention du tabagisme chez les 11/18 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Margueritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Congreso Iberoamericano de Psicologia de la Salud, Séville, 14-16 Novembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Séville, España. 2014</w:t>
+              <w:t xml:space="preserve">Journée 1ère Etape du Tour de France du Numérique pour la Santé, Nîmes, 13 Novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nîmes, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076557v1</w:t>
+                <w:t xml:space="preserve">hal-03076663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic City : un projet d'éducation pour la santé : E-prévention du tabagisme chez les 11/18 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Educación y prevención del tabaquismo entre pares: Resultados de un ensayo randomizado y controlado destinado a estudiantes de secundaria del sur de Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Margueritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Paillart</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoebner-Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée 1ère Etape du Tour de France du Numérique pour la Santé, Nîmes, 13 Novembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nîmes, France. 2014</w:t>
+              <w:t xml:space="preserve">III Congreso Iberoamericano de Psicologia de la Salud, Séville, 14-16 Novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Séville, España. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076663v1</w:t>
+                <w:t xml:space="preserve">hal-03076557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de qualité de vie mentale chez des patients atteints d'un cancer de la prostate et leur épouse : rôle du coping et du soutien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15869,51 +15869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées du Cancéropôle Grand-Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France. 2014</w:t>
@@ -16174,90 +16174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue systématique des données scientifiques et analyse socio-anthropologique sur la place du jeûne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16448,51 +16448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423906v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcucci-Hilaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gueritat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241307020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourlan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fregeac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanleboeuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01849-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gr&#233;goire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2025.100590" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoebner-Delbarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16528" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lec&#234;tre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.05.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fillol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241275139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Curnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lec&#234;tre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306781" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ricupero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Couderc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pernon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.13008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet-Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.2205" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Jacquemot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03260-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gounelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerdraon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2003452" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320909883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nickl&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2020-0135" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Proust-Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2021.06.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1798957" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-021-09976-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03166742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106327" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catelinois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Bord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.569857" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02625263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bulteel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schifano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jonquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.06.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zinzindohoue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Monrigal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.12646" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2019.0832" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vernhet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dellapiazza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-018-1183-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5235" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643910v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Selosse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12365" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000158" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12358" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6648-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Margueritte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paillart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Huteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5226-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052101v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943649v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31646" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Takito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Alm&#233;ras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272684X17749563" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2018.1517236" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Allart-Vorelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2016.1264879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052047v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnabel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gastou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2016.12.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mourges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Morla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0083" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063321v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Faurous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matheys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830916636650" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063422v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4272" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245166v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mathey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-014-3053-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;la Djoufelkit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-015-0522-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouveia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bredart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-015-0063-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02483488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2015.03.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185356v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.29" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.01.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168066v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lafaye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hou&#233;d&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3483" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1826CZXG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2013.10.029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mds342" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882497v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chalvron De" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zozaya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2012.761317" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubeyran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TT283D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houchingue Eghbali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0113-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNVCNB6K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segrestan-Crouzet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merckaert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Combe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Fuchs" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509990493" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03174284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nuissier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395280v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133073v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133162v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054869v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133074v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portal&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073466v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133077v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076301v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054597v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portales Fabienne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052832v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133076v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kela Djoufelkit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133160v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736583v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cohen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QTZ8W3Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738319v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133151v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133072v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Satg&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Habib&#8208;hadef" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4476" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133156v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deumie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Marguerite" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076270v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133158v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133143v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133157v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133144v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076303v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133150v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076302v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073473v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076272v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133154v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073630v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076274v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073547v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073430v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133155v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregeac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076271v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076273v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053643v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133153v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133149v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133146v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107852v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133148v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107832v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535491v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535609v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M Michel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076569v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Sokratous" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076551v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052238v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052281v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076550v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076553v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076552v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052156v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076665v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076558v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076555v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de Campo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sancho-Garnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076579v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trentini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076556v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grasteau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052190v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khemissa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076666v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zinzindohou&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076554v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076661v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076660v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076557v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076663v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076662v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052292v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127978v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057545v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423906v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcucci-Hilaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gueritat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241307020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourlan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fregeac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanleboeuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01849-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gr&#233;goire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2025.100590" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoebner-Delbarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16528" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lec&#234;tre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.05.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fillol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241275139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Curnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lec&#234;tre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306781" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ricupero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Couderc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pernon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.13008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet-Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.2205" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Jacquemot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03260-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gounelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerdraon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2003452" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320909883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nickl&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2020-0135" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Proust-Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2021.06.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1798957" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-021-09976-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03166742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106327" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catelinois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Bord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.569857" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02625263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bulteel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schifano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jonquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.06.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zinzindohoue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Monrigal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.12646" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2019.0832" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vernhet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dellapiazza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-018-1183-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643910v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Selosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12365" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5235" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000158" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12358" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364073v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6648-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943649v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31646" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052101v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.07.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185357v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Margueritte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paillart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Huteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5226-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Takito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Alm&#233;ras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272684X17749563" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063547v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2018.1517236" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Allart-Vorelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2016.1264879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052047v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnabel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gastou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2016.12.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mourges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Morla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0083" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063321v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Faurous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matheys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830916636650" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063422v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4272" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245166v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mathey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouveia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bredart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-015-0063-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02483488v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2015.03.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.29" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067933v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-014-3053-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;la Djoufelkit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-015-0522-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.01.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168066v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lafaye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hou&#233;d&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3483" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1826CZXG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2013.10.029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mds342" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882497v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chalvron De" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zozaya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2012.761317" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubeyran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TT283D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houchingue Eghbali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0113-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNVCNB6K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segrestan-Crouzet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merckaert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Combe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Fuchs" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509990493" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03174284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nuissier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395280v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133073v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133162v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133074v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133161v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054777v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054869v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073466v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073546v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portal&#232;s" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133077v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133075v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076304v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076301v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133076v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kela Djoufelkit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052832v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portales Fabienne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054597v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133145v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133151v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738319v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133160v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cohen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QTZ8W3Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133072v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Satg&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Habib&#8208;hadef" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4476" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076270v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133158v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133143v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133157v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deumie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Marguerite" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133144v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133150v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073473v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076302v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133154v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073630v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076272v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076274v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073547v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073430v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133155v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregeac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076271v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053643v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076273v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133146v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107852v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133149v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107832v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133148v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535491v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535609v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M Michel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052238v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076569v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Sokratous" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076551v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052281v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076550v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076553v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076552v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076555v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de Campo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sancho-Garnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076558v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052156v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076665v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076579v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trentini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076556v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grasteau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052190v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khemissa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076666v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zinzindohou&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076554v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076661v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076660v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076663v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076557v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076662v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052292v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127978v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057545v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>