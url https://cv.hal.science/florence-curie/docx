--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -3112,243 +3112,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of urban blocks densification</w:t>
+                <w:t xml:space="preserve">Simuler la densification du tissu urbain au moyen de processus de peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AGILE International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence Internationale de Géomatique et Analyse Spatiale SAGEO'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.108-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193548v1</w:t>
+                <w:t xml:space="preserve">halshs-00627649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler la densification du tissu urbain au moyen de processus de peuplement</w:t>
+                <w:t xml:space="preserve">Simulation of urban blocks densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de Géomatique et Analyse Spatiale SAGEO'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.108-123</w:t>
+              <w:t xml:space="preserve">13th AGILE International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00627649v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification et typologie fonctionnelle des zones humides riveraines à l'échelle du bassin de la Seine : élimination et rétention des nitrates</w:t>
               </w:r>
@@ -3740,51 +3740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guejjoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10300-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gassama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13131845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2491-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jullian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2251-2018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poisvert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9814-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-5054-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. O Sk&#248;ien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016wr018716" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10787" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFTW62ZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXH2LR2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meybeck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gassama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-2015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaudo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moatar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gassama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raymond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9464" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19Z70WCR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bendjoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2009.02.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKFPS48-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00363363v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7161" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00319374v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Olav Sk&#248;ien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04650393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b990335cfe36683e3dd2b62f486b655d6c0fc0c3;origin=https://hal.archives-ouvertes.fr/hal-04650393;visit=swh:1:snp:4ccd046e02adbf8887ed4934cca9e3aca43075e7;anchor=swh:1:rel:3b6671e06a8aab98a47be693144eee5d6243d448;path=/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guejjoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10300-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gassama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13131845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2491-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jullian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2251-2018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poisvert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9814-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-5054-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. O Sk&#248;ien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016wr018716" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10787" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFTW62ZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXH2LR2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meybeck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gassama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-2015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaudo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moatar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gassama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raymond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9464" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19Z70WCR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bendjoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2009.02.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKFPS48-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00363363v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7161" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00319374v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Olav Sk&#248;ien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04650393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b990335cfe36683e3dd2b62f486b655d6c0fc0c3;origin=https://hal.archives-ouvertes.fr/hal-04650393;visit=swh:1:snp:4ccd046e02adbf8887ed4934cca9e3aca43075e7;anchor=swh:1:rel:3b6671e06a8aab98a47be693144eee5d6243d448;path=/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>