--- v0 (2026-03-17)
+++ v1 (2026-05-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -200,2844 +200,2828 @@
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les personnes enseignantes-chercheuses perçoivent-elles l'évolution de leurs connaissances en pédagogie après l'implantation d'une approche-programme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Branca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predatorsxx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (3), pp.e10469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.10469xx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2024 (3), pp.e10469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2022.02.08.479552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 DYNAMIQUES - Dynamiques de la biodiversité et des services écosystémiques pendant le développement périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Bimbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86, pp.71-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of peri-urban landscape on the organic and mineral contamination of pond waters and related risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (42), pp.59256-59267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-10355-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal beta diversity of plankton species and their interactions in permanent and temporal waterholes in a semi-arid savannah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Msiteli-Shumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inland Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (4), pp.508-521. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2021.1935612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the strength of organism–environment feedback increases nonlinearity and apparent hysteresis of ecosystem response to environmental change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Owen Petchey</w:t>
+                <w:t xml:space="preserve">Temporal changes in food web structure in semiarid waterholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Delphine Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stembile Msiteli-Shumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6294⟩</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.542-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2020.1754112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250008v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of water physico-chemical characteristics in artificially pumped waterholes: do African herbivores drink at the same locations and does it lead to interference competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farisayi Dakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovelater Sebele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Arid Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 173, pp.104014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2019.104014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in food web structure in semiarid waterholes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Legendre</w:t>
+                <w:t xml:space="preserve">Manipulating the strength of organism–environment feedback increases nonlinearity and apparent hysteresis of ecosystem response to environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Petchey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20442041.2020.1754112⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.5527-5543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249767v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first assessment of megaherbivore subsidies in artificial waterholes in Hwange National Park, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Prijac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stembile Msiteli-Shumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakkie Kativu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 837 (1), pp.161-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-019-3968-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’interférence analytique de la biotine avec les immunoanalyses Siemens sur l’automate Dimension EXL® : impact sur les dosages de troponine I cardiaque et de vitamine D totale (D2+D3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djebrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Mazancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77 (6), pp.693-696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/abc.2019.1503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking phytoplankton pigment composition and optical properties: A framework for developing remote-sensing metrics for monitoring cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hmimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tambosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 148, pp.504-514. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 148 (1), pp.504 - 514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.09.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.09.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04250028v1</w:t>
+                <w:t xml:space="preserve">hal-01919202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking phytoplankton pigment composition and optical properties: A framework for developing remote-sensing metrics for monitoring cyanobacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Driving factors of temporary and permanent shallow lakes in and around Hwange National Park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stembile Msiteli-Shumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakki Kativu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaven Utete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Makuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.09.055⟩</w:t>
+              <w:t xml:space="preserve">Water S.A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (2), pp.269-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/wsa.v44i2.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919202v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving factors of temporary and permanent shallow lakes in and around Hwange National Park, Zimbabwe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Hulot</w:t>
+                <w:t xml:space="preserve">Effects of mixing on the pelagic food web in shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Blottière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jaffar-Bandjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D. Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water S.A.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/wsa.v44i2.12⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.161-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250071v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mixing on the pelagic food web in shallow lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Mesocosms with wavemakers: A new device to study the effects of water mixing on lake ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Blottière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12859⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (2), pp.154-165 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608120v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosms with wavemakers: A new device to study the effects of water mixing on lake ecology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the direct and indirect effects of copper on phytoplankton-zooplankton interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10149⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446997v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the direct and indirect effects of copper on phytoplankton-zooplankton interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Differential responses of size-based functional groups to bottom-up and top-down perturbations in pelagic food webs: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence D Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (11), pp.1291-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.01116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391100v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential responses of size-based functional groups to bottom-up and top-down perturbations in pelagic food webs: a meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To flee or not to flee: detection, avoidance and attraction of profitable resources by Daphnia magna studied with olfactometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Yéprémian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D. Hulot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.01116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (3), pp.464-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/jlimnol.2013.e37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02965161v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To flee or not to flee: detection, avoidance and attraction of profitable resources by Daphnia magna studied with olfactometer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bernard</w:t>
+                <w:t xml:space="preserve">Ingredients for protist coexistence: competition, endosymbiosis and a pinch of biochemical interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann P. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D. Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/jlimnol.2013.e37⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (1), pp.222 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2011.01894.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583948v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingredients for protist coexistence: competition, endosymbiosis and a pinch of biochemical interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Hauzy</w:t>
+                <w:t xml:space="preserve">Density-dependent dispersal and relative dispersal affect the stability of predator-prey metacommunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Céline Hauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2011.01894.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 266 (3), pp.458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645039v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-dependent dispersal and relative dispersal affect the stability of predator-prey metacommunities</w:t>
+                <w:t xml:space="preserve">Intra- and interspecific density-dependent dispersal in an aquatic prey-predator system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Céline Hauzy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Céline Hauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.552-558</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616256v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00176014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra- and interspecific density-dependent dispersal in an aquatic prey-predator system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nutrient-limited food webs with up to three trophic levels: feasibility, stability, assembly rules, and effects of nutrient enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76, pp.552-558</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.48-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00176014v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00167743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient-limited food webs with up to three trophic levels: feasibility, stability, assembly rules, and effects of nutrient enrichment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Allelopathic interactions between phytoplankton: the roles of heterotrophic bacteria and mixing intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jef Huisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1424-1434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00167740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3047,91 +3031,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of contaminants on macro-invertebrate abundance and community structure in peri-urban ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D. Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3150,866 +3134,866 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFS12- 12th Symposium for European freshwater sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Conference, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du paysage périurbain sur la contamination d’eaux de mares et évaluation des risques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D. Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites affect their hosts through many ways: virulence, vulnerability, behavior and energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a low cost optical sensor and of a drone system for the monitoring of cyanobacteria in freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hmimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D. Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Buttigieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Harmful Algae (ICHA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISSHA, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the 4 - nonylphenol in freshwater mesocosms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect effects of nonylphenol on fonctional groups of a lotic ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969793v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of nonylphenol on fonctional groups of a lotic ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of the 4 - nonylphenol in freshwater mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969795v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la spéciation du cuivre sur la structure et le fonctionnement d'un écosystème aquatique : étude en mésocosme lotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès International de Limnologie-Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the toxic effects of nonylphenol on a lotic ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. SETAC Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4019,271 +4003,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central issues for aquatic food webs: from chemical cues to whole system responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula M Scharler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald J Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wyatt F Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M Culp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Ruiter P, Wolters V &amp; Moore J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Food Webs: Multispecies assemblages, ecosystem development, and environmental change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.451-462, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00176008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics of harmful cyanobacteria. Factors affecting species composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jef Huisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Huisman J, Matthijs HCP &amp; Visser PM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Cyanobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.143-176, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00176004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4430,51 +4414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850220v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hanot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Karolak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Allaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10355-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Msiteli-Shumba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Iung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2021.1935612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6294" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249760v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farisayi Dakwa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovelater Sebele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.104014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delphine Hulot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stembile Msiteli-Shumba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bonhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legendre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2020.1754112" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Prijac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakkie Kativu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3968-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djebrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Jabbour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mazancourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2019.1503" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.09.055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakki Kativu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaven Utete" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Makuwe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v44i2.12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blotti&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12859" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Urban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10149" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391100v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.03.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02965161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01116" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF3E89C62A195CB6D2A64F94DAFBBC583324A80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann P. M&#252;ller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2013.e37" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann P. Mueller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2011.01894.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gauduchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.07.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00167743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00167740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01960965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Audebert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buttigieg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baird" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chauvet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176008v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula M Scharler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyatt F Cross" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Culp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00176008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850220v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hanot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Karolak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567996v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Allaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10355-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Msiteli-Shumba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Iung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2021.1935612" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delphine Hulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stembile Msiteli-Shumba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bonhomme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legendre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2020.1754112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249760v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farisayi Dakwa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovelater Sebele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.104014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Prijac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakkie Kativu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3968-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djebrani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Jabbour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mazancourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2019.1503" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.09.055" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakki Kativu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaven Utete" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Makuwe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v44i2.12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blotti&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verdier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Urban" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391100v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.03.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02965161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01116" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF3E89C62A195CB6D2A64F94DAFBBC583324A80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann P. M&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2013.e37" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann P. Mueller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2011.01894.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gauduchon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.07.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00167743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00167740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01960965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Audebert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buttigieg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969793v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baird" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chauvet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176008v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula M Scharler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyatt F Cross" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Culp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00176008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>