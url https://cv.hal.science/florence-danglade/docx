--- v1 (2026-03-26)
+++ v2 (2026-05-06)
@@ -66,3219 +66,3760 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la mise en place d'un Jumeau Numérique d'une opération de forgeage libre</w:t>
+                <w:t xml:space="preserve">Development of a digital twin for real-time 3D temperature field monitoring: Application to the Jominy end-quench test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Midaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludivine Maccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Magron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-026-17923-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313162v1</w:t>
+                <w:t xml:space="preserve">hal-05600337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Avatar Transparency on Collaboration in Shared Virtual Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Environment Spatial Restitution for Remote Physical AR Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST '25: 31st ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05427711v1</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.3067-3076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tvcg.2025.3549533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RemoteAR : Reconstruction d'environnement pour la collaboration en Réalité Augmentée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Methodology for augmented reality-based adaptive assistance in industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mompeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04497147v1</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154, pp.104021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2023.104021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate model to describe temperature field in real-time for hot forging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deep Learning for Additive Manufacturing-driven Topology Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waad Almasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Bigot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Adjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming (ESAFORM 2024)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05235997v1</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32nd CIRP Design Conference (CIRP Design 2022) - Design in a changing world, 109, pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Algorithm and VR for Assessing the Level of Expertise of Maintenance Operator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometrically-driven generation of mechanical designs through deep convolutional GANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Waad Almasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Adjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Merienne</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XR Salento 2024</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04715155v1</w:t>
+              <w:t xml:space="preserve">Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0305215x.2022.2144847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven topology optimization approach to handle geometrical manufacturing constraints in the earlier steps of the design phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Choice of CAD Model Adaptation Process for Virtual Reality using Classification Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillet Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd CIRP Design Conference</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04258344v1</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.494-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.494-509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Data Generation for Surface Defect Detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GMCAD: an original Synthetic Dataset of 2D Designs along their Geometrical and Mechanical Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waad Almasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Adjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Merienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XR Salento 2022</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03781081v1</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.337-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2022.01.232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Architecture for Topological Optimized Mechanical Design Generation with Complex Shape Criterion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Task-Centred Methodology to Evaluate the Design of Virtual Reality User Interactions: A Case Study on Hazard Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Tiberio Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2021)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03368343v1</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings11070277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skill Level Monitoring Applied to AR Assisted Maintenance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Methodology for the Field Evaluation of the Impact of Augmented Reality Tools for Maintenance Workers in the Aeronautic Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guillet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroXR 2021</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03562076v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2020.603189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Added Value of Augmented Reality to Assist Aeronautical Maintenance Workers - Experimentation on On-Field Use Case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A priori evaluation of simulation models preparation processes using artificial intelligence techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th EuroVR International Conference - EuroVR 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02293325v1</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.45-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIM-based mixed reality environments to improve AEC task performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of Machine Learning to Defeature CAD Models for Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop CATAÏ</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.358-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16864360.2013.863510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...688 lines deleted...]
-                <w:t xml:space="preserve">hal-01197471v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for augmented reality-based adaptive assistance in industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Mompeu</w:t>
+                <w:t xml:space="preserve">Vers la mise en place d'un Jumeau Numérique d'une opération de forgeage libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Midaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Danglade</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludivine Maccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Magron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04328301v1</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically-driven generation of mechanical designs through deep convolutional GANs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Effect of Avatar Transparency on Collaboration in Shared Virtual Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Optimization</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04002364v1</w:t>
+              <w:t xml:space="preserve">VRST '25: 31st ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Montreal, Canada. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3756884.3772054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Additive Manufacturing-driven Topology Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification of key evaluation criteria for co-development of XR applications in industrial contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03706409v1</w:t>
+              <w:t xml:space="preserve">32ème Colloque des Sciences de la Conception et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMCAD: an original Synthetic Dataset of 2D Designs along their Geometrical and Mechanical Conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Surrogate model to describe temperature field in real-time for hot forging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Midaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03609978v1</w:t>
+              <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming (ESAFORM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.871-880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Task-Centred Methodology to Evaluate the Design of Virtual Reality User Interactions: A Case Study on Hazard Identification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RemoteAR : Reconstruction d'environnement pour la collaboration en Réalité Augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03279123v1</w:t>
+              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the Field Evaluation of the Impact of Augmented Reality Tools for Maintenance Workers in the Aeronautic Industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genetic Algorithm and VR for Assessing the Level of Expertise of Maintenance Operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Foltyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Merienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03172517v1</w:t>
+              <w:t xml:space="preserve">XR Salento 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lecce, Italy. pp.367-375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71707-9_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori evaluation of simulation models preparation processes using artificial intelligence techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A data-driven topology optimization approach to handle geometrical manufacturing constraints in the earlier steps of the design phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waad Almasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fine</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Adjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01987903v1</w:t>
+              <w:t xml:space="preserve">33rd CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sydney, Australia. pp.377-383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Machine Learning to Defeature CAD Models for Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthetic Data Generation for Surface Defect Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Plouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veron</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XR Salento 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lecce, Italy. pp.198-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15553-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skill Level Monitoring Applied to AR Assisted Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mompeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroXR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.158-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Learning Architecture for Topological Optimized Mechanical Design Generation with Complex Shape Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waad Almasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Adjed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 34th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Kuala Lumpur, Malaysia. pp.222-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79457-6_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating Added Value of Augmented Reality to Assist Aeronautical Maintenance Workers - Experimentation on On-Field Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th EuroVR International Conference - EuroVR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIM-based mixed reality environments to improve AEC task performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Workshop CATAÏ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bogota, Colombia. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Virtual Reality and BIM Approach for Clash Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Bonilla Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Romero Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th EuroVR International Conference - EuroVR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01015339v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIM-based Mixed Reality Application for Supervision of Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IEEE Conference on Virtual Reality and 3D User Interfaces (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.1903-1907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart Adaptation of BIM for Virtual Reality, Depending on Building Project Actors' Needs: The Nursery Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Tiberio Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE Conference on Virtual Reality and 3D User Interfaces (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.667-668, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2018.8446288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of explanatory variables for DMU preparation process evaluation by using machine learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual Concept International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of CAD model simplification impact on CFD analysis using machine learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications (CAD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of CAD model defeaturing impact on heat transfer FEA results using machine learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche Living Lab : proposition et application d’une démarche méthodologique pour mieux prendre en compte les aspects humains dans la conception de produits logiciels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème colloque national AIP Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Mont-Dore, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de maquettes numériques pour la préparation de modèles de simulation en conception de produits à l'aide de techniques d'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Arts et Métiers, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ENAM0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01314421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3425,51 +3966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Midaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danglade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Maccioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Magron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05427711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3772054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-95" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Foltyn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71707-9_31" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Almasri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bettebghor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Adjed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Plouzeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15553-6_15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79457-6_19" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mompeu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;rienne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Loizeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Figueroa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Bonilla Palacios" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Romero Cortes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329915v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tiberio Hernandez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446288" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215x.2022.2144847" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.317" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.232" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiberio Hernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11070277" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.603189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2013.863510" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01314421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENAM0045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05600337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Midaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Maccioni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danglade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17923-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2025.3549533" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mompeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;rienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Almasri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bettebghor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Adjed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215x.2022.2144847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillet Christophe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.494-509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Figueroa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiberio Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11070277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Loizeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.603189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2013.863510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Magron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05427711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3772054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Maaroufi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Foltyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71707-9_31" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Plouzeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15553-6_15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79457-6_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Bonilla Palacios" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Romero Cortes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tiberio Hernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446288" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01314421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENAM0045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>