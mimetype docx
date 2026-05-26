--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -464,378 +464,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Additive Manufacturing-driven Topology Optimization</w:t>
+                <w:t xml:space="preserve">Geometrically-driven generation of mechanical designs through deep convolutional GANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waad Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Adjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Adjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32nd CIRP Design Conference (CIRP Design 2022) - Design in a changing world, 109, pp.49-54. </w:t>
+              <w:t xml:space="preserve">Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0305215x.2022.2144847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706409v1</w:t>
+                <w:t xml:space="preserve">hal-04002364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically-driven generation of mechanical designs through deep convolutional GANs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Adjed</w:t>
+                <w:t xml:space="preserve">Choice of CAD Model Adaptation Process for Virtual Reality using Classification Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillet Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0305215x.2022.2144847⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.494-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.494-509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002364v1</w:t>
+                <w:t xml:space="preserve">hal-05460252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of CAD Model Adaptation Process for Virtual Reality using Classification Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillet Christophe</w:t>
+                <w:t xml:space="preserve">Deep Learning for Additive Manufacturing-driven Topology Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waad Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Adjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (3), pp.494-509. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32nd CIRP Design Conference (CIRP Design 2022) - Design in a changing world, 109, pp.49-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.494-509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460252v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GMCAD: an original Synthetic Dataset of 2D Designs along their Geometrical and Mechanical Conditions</w:t>
               </w:r>
@@ -2392,274 +2392,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skill Level Monitoring Applied to AR Assisted Maintenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mérienne</w:t>
+                <w:t xml:space="preserve">Deep Learning Architecture for Topological Optimized Mechanical Design Generation with Complex Shape Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waad Almasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guillet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Adjed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroXR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.158-163, </w:t>
+              <w:t xml:space="preserve">The 34th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Kuala Lumpur, Malaysia. pp.222-234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79457-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562076v1</w:t>
+                <w:t xml:space="preserve">hal-03368343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Architecture for Topological Optimized Mechanical Design Generation with Complex Shape Criterion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+                <w:t xml:space="preserve">Skill Level Monitoring Applied to AR Assisted Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mompeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mérienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Danglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Adjed</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Kuala Lumpur, Malaysia. pp.222-234, </w:t>
+              <w:t xml:space="preserve">EuroXR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.158-163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-79457-6_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368343v1</w:t>
+                <w:t xml:space="preserve">hal-03562076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Added Value of Augmented Reality to Assist Aeronautical Maintenance Workers - Experimentation on On-Field Use Case</w:t>
               </w:r>
@@ -3966,51 +3966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05600337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Midaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Maccioni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danglade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17923-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2025.3549533" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mompeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;rienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Almasri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bettebghor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Adjed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215x.2022.2144847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillet Christophe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.494-509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Figueroa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiberio Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11070277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Loizeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.603189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2013.863510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Magron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05427711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3772054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Maaroufi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Foltyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71707-9_31" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Plouzeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15553-6_15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79457-6_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Bonilla Palacios" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Romero Cortes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tiberio Hernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446288" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01314421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENAM0045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05600337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Midaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Maccioni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danglade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17923-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2025.3549533" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mompeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;rienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Almasri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bettebghor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Adjed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215x.2022.2144847" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillet Christophe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.494-509" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.317" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Figueroa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiberio Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11070277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Loizeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.603189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2013.863510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Magron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05427711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3772054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Maaroufi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Foltyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71707-9_31" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Plouzeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15553-6_15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368343v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79457-6_19" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Bonilla Palacios" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Romero Cortes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tiberio Hernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446288" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01314421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENAM0045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>