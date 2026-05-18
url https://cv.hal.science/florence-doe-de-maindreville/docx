--- v0 (2026-03-17)
+++ v1 (2026-05-18)
@@ -991,487 +991,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri Hardouin, Regina cœli op. 212</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sinfonie d'Orphée, 20 p., 2017, Les mélanges latins</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Hardouin, O Maria op. 291</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sinfonie d'Orphée, 16 p., 2017, Les mélanges latins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Sinfonie d'Orphée, 20 p., 2017, Les mélanges latins</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PÉREZ, Rafael, String Quartet in E flat major (1860) / Cuarteto de cuerda en Mi bemol mayor (1860), conducteur et parties séparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphan Etcharry et Florence Doé de Maindreville (ed.). Ediciones Eudora, 88 p., 2017, ISMN 979-0-805401-15-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre en musique. Vie et création musicales en France pendant la Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Stéphan Etcharry et Florence Doé de Maindreville (ed.). Ediciones Eudora, 88 p., 2017, ISMN 979-0-805401-15-7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Doé de Maindreville, Stéphan Etcharry. Peter Lang, 4, 2014, Études de Musicologie/Musicological Studies, Henri Vanhulst</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Florence Doé de Maindreville, Stéphan Etcharry. Peter Lang, 4, 2014, Études de Musicologie/Musicological Studies, Henri Vanhulst</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03571155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jaëll, Sonate en la mineur pour violoncelle et piano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Co-éd. Delatour France/BNU Strasbourg, 106 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Co-éd. Delatour France/BNU Strasbourg, 106 p., 2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03571270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jaëll, Recueil de chansons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Certosa Verlag, 33 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03571262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jaëll, Le Catafalque, mélodie inédite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Certosa Verlag, 14 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03571258v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03571262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gounod, Quatuors à cordes, n°2, n°3 et en sol mineur</w:t>
               </w:r>
@@ -2736,401 +2736,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le concert spirituel en la cathédrale de Noyon : une extraordinaire parenthèse dans la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G.Durosoir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon violon m’a sauvé la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liénart, p. 139-141, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du folklore dans les quatuors à cordes français composés à la charnière des XIXe et XXe siècles : une quête d’identité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buscando Identidades: Música de cámara en los países mediterráneos durante el tardío siglo XIX y temprano siglo XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doble, p. 223-249, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Paroles du concert au XVIIIe siècle : premiers exemples de programmes de salle imprimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Jardin; Patrick Taïeb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives du concert. La vie musicale française à la lumière de sources musicales inédites (XVIIIe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud /Palazetto Bru Zane, p. 31-61, 2015, 978-2-330-04794-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">G.Durosoir. </w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue du front et de l’arrière. Nationalismes musicaux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgie Durosoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mon violon m’a sauvé la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Liénart, p. 139-141, 2015</w:t>
+              <w:t xml:space="preserve">, Liénart, p. 122-130, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03571176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du violoncelle au morse, l’expérience insolite vécue par Maurice Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G.Durosoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mon violon m’a sauvé la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liénart, p. 131-133, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579216v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03571176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies tonales et déformations harmoniques dans le premier mouvement du Quatuor à cordes d’Ernest Chausson</w:t>
               </w:r>
@@ -3831,51 +3831,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="325D643E"/>
+    <w:nsid w:val="39D2898F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4062,51 +4062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-doe-de-maindreville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2656-7238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094595216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Do&#233; de Maindreville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05287236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03005929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04825350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03005920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03005918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.191.0023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10981" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03005935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571201v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-doe-de-maindreville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2656-7238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094595216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Do&#233; de Maindreville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05287236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03005929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04825350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03005918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03005920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.191.0023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10981" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03002766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03005935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571201v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>