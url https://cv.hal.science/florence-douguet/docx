--- v0 (2026-03-07)
+++ v1 (2026-04-28)
@@ -262,372 +262,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etudiants : entre absence et excès de présence en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Krankenpflege/Soins Infirmiers/Cure Infermieristiche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.54-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soziale Isolation: ein Risikofaktor für Suizidalität im Alter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sozial Aktuell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp. 7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Etudiants : entre absence et excès de présence en cours</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’isolement, facteur de suicide durant la vieillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Krankenpflege/Soins Infirmiers/Cure Infermieristiche </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, pp.54-56</w:t>
+              <w:t xml:space="preserve">REISO : revue d'information sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.reiso.org/articles/themes/vieillesse/10893-l-isolement-facteur-de-suicide-durant-la-vieillesse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absentéisme en stage infirmier, miroir des difficultés de la profession ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue hospitalière de France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 610 : 28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absentéisme et présentéisme des étudiants en soins infirmiers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objectif Soins et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 292:48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961127v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04132638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'isolement, facteur de suicide durant la vieillesse</w:t>
               </w:r>
@@ -2555,885 +2555,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'appropriation d'un outil de la qualité des soins à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 30 (3), pp.127-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.123.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercer en cabinet : un pas à franchir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp. 115-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Palliative care in emergency departments: an impossible challenge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Couillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Leboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (6), pp. 405-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un groupe professionnel aux multiples facettes : les infirmières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp. 115-134</w:t>
+              <w:t xml:space="preserve">, 2012, 35, pp.7-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation d'un outil de la qualité des soins à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Vol. 30 (3), pp.127-149. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+              <w:t xml:space="preserve">, 2012, 30 (3), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jgem.123.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation d’un outil de la qualité des soins à l’hôpital par les soignants : le dossier du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84, pp.3-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation d'un outil de la qualité des soins à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Muñoz</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 30 (3), pp.127. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 3, pp. 127-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercer en cabinet libéral : un pas à franchir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.7-235</w:t>
+              <w:t xml:space="preserve">, 2012, 35, pp.115-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets incertains de l'amélioration de la qualité des soins. Contexte organisationnel et appropriation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...173 lines deleted...]
-                <w:t xml:space="preserve">Florence Douguet</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.115-134</w:t>
-[...93 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29, pp.321-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3583,50 +3583,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pratiques soignantes à l'épreuve de l'accréditation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58, p. 20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00157562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de soins des infirmières libérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective soignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.96-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La démarche d'amélioration de la qualité dans le secteur de la santé : quelles incidences sur le travail des personnels soignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3635,284 +3799,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ARS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.107-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques soignantes à l'épreuve de l'accréditation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 58, p. 20-23</w:t>
-[...162 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (58), pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4256,165 +4256,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sociologie américaine et analyse de l’hôpital psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 206, pp. 33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une approche sociologique de la maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objectif Soins et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 82, p. 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001023v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04001056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5245,50 +5245,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le phénomène du présentéisme chez les professionnels soignants en activité et les futurs professionnels de la santé en formation : objectifs et protocoles de recherches pour une contribution à la compréhension du présentéisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concordance des temps dans le champ sanitaire et médico-social. Prendre soin des publics, prendre soin de celles et ceux qui prennent soin. 2ème séminaire du pôle Santé et Société de la MSHB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Maison des Sciences de l'Homme en Bretagne, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sages-femmes libérales en Alsace : retour sur sept ans de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5297,165 +5405,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire transversal du LABERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Faculté V. Segalen, UBO, Brest., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913683v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01903189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercer comme sage-femme libérale dans une organisation pluriprofessionnelle : quels effets sur les conditions et les pratiques de travail ?</w:t>
               </w:r>
@@ -5573,50 +5573,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grossesse et alcool : représentations d’un problème de santé et pratiques des soignants de premier recours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque de la Fondation pour la recherche en alcoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour la recherche en alcoologie (FRA) sous l'égide de la Fondation de France, Dec 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Découpage et redécoupage des territoires de planification sanitaire. Les sages-femmes aux prises avec le jeu des frontières en matière de politique de périnatalité »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PREFics, GEOARCHITECTURE, LEGO, Lan-LEX, Jun 2017, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découpage et redécoupage des territoires de planification sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Territoires fabriqués, territoires instrumentalisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne-sud, 2017, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exercer en maisons ou pôles de santé pluriprofessionnels : innovation ou continuité pour les sages-femmes libérales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5625,346 +5914,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Kedge Businees School et IRTS PACA, soutenir durablement l’innovation dans l’écosystème de la santé : innovons pour innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181237v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-01549598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les trajectoires professionnelles des sages-femmes et les temporalités les amenant à opter pour l'exercice libéral »</w:t>
               </w:r>
@@ -6846,204 +6846,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La singularité des pratiques soignantes lors des fins de parcours de vie au grand âge », Sociétés et Vieillissements. Connaissances et perspectives en sociologie,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABERS, UBO,, Sep 2014, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fin de vie, urgence et maisons de retraite. Premiers éléments issus d'une recherche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chistophe Mino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la croisée des tensions. Du mouvement des soins palliatifs aux soins palliatifs en mouvement - 20e Congrès d'Accompagnement et de soins Palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016220v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02120013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'accompagnement des femmes au sortir de la maternité et la continuité dans les parcours de soins : quel rôle pour les sages-femmes libérales ? »</w:t>
               </w:r>
@@ -7256,50 +7256,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exercer en cabinet : un pas à franchir », Le groupe professionnel des infirmières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du réseau thématique « savoirs, travail, professions » de l’Association Française de Sociologie et la revue Sociologie Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Université Paris 8, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement et solitude au grand âge : entre mythes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mardis de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La périnatalité en tension : la domination médicale aux prises avec les nouvelles compétences reconnues aux sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7308,208 +7459,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dominations, 5ème congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948119v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-00958884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercer en cabinet : un pas à franchir</w:t>
               </w:r>
@@ -7653,50 +7653,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S’établir en libéral : logiques et modalités de l’implantation des cabinets de sages-femmes sur un territoire », Santé et Territoires. Usages, parcours et mobilisations de santé dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque, MSH Bretagne et Ange Guépin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soigner et/ou accompagner &amp;quot; jusqu'au bout : les processus de décisions médicales suite à un AVC grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de vulnérabilité au grand âge : pratiques sociales et régulations juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S'établir en libéral : logiques et modalités de l'implantation des cabinets de sages-femmes sur un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7705,208 +7856,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et Territoires. Usages parcours et mobilisations de santé dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958906v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02120004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’établir en libéral : logiques et modalités de l’implantation des cabinets de sages-femmes sur un territoire , Santé et Territoires. Usages, parcours et mobilisations de santé dans les territoires</w:t>
               </w:r>
@@ -7968,178 +7968,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La profession de sage-femme libérale et la loi HPST : entre espoirs et désillusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectivités, territoires et santé : regards croisés sur les frontières de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Soigner et/ou accompagner » jusqu’au bout : les processus de décisions médicales suite à un AVC grave », Parcours de vulnérabilité au grand âge : pratiques sociales et régulations juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, UBO-ARS-CRDP, EHESP-Chaire Lien Social et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120001v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00958897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels de la santé aux prises avec les pénibilités du travail de soin : le cas des infirmières salariées et libérales françaises</w:t>
               </w:r>
@@ -8742,77 +8742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dying in the emergency unit: a study on the caregivers' practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Leboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Couillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Research Forum of the European Association for Palliative Care (EAPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8900,243 +8900,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Death in the Emergency Department: practices and ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Couillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Leboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Vassy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Congress of the European Association for Palliative Care (EAPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">General practitioners and current data on HRT: from information to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rational Pharmacotherapy in General Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681232v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-00681255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la mise en œuvre de la politique d'amélioration de la qualité dans les établissements de santé : entre certitude et contrainte</w:t>
               </w:r>
@@ -9743,50 +9743,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les médecins généralistes face au risque alcool chez la femme enceinte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriation d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, colletion Logiques sociales, pp. 183-210., 2017, 978-2-343-13287-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les sages-femmes libérales aux prises avec les questions liées à l’alcool chez les femmes enceintes de leur patientèle » (dir. F. Douguet, T. Fillaut)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9795,139 +9877,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriation d’une priorité de santé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, collection Logiques Sociales, pp. 211-240, 2017, 978-2-343-13287-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633198v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01633201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En ville : l'exercice du métier de sage-femme en maisons et pôles de santé pluriprofessionnels</w:t>
               </w:r>
@@ -10388,179 +10388,179 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Collectivités, territoires et santé. Regards croisés sur les frontières de la santé (dir. T. Alam, M. Gurruchaga)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.319-336, 2015, GRALE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La profession de sage-femme libérale aux prises avec la loi HPST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">T. Alam, M. Gurruchaga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectivités, territoires et santé. Regards croisés sur les frontières de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 319-336, 2015, Collection GRALE, 978-2-343-05275-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132220v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-02116657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation (3e partie: Boire au gré des générations)</w:t>
               </w:r>
@@ -11408,50 +11408,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Mémo-guide infirmier. Sciences biologiques et médicales (dir. P. Hallouet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier-Masson, pp.XI-XX, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les multiples dimensions du rôle des infirmières libérales dans la prise à charge à domicile des personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11464,199 +11533,130 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Droulers et E.-P. Guiselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'âge en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 249-275, 2010, Recherches en gestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Hallouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémo-guide infirmier. Sciences biologiques et médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Elsevier-Masson, pp. XI-XX, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958914v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02116641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infirmières libérales face aux risques du métier : entre régulations collectives et régulations individuelles</w:t>
               </w:r>
@@ -13345,177 +13345,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La santé au travail à l’épreuve des nouveaux risques, Editions Lavoisier .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Santé au travail et travail de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'EHESP, coll. Recherche Santé Social, 2010, 978-2-85952-968-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984476v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02434251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé au travail à l’épreuve des nouveaux risques</w:t>
               </w:r>
@@ -14401,64 +14401,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourir aux urgences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Leboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Couillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14515,51 +14515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Leboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14746,51 +14746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.314.0093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206921v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2024.a337" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duntze-Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2021.08.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0038-0814(20)30085-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2019.02.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beyrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coulomb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hontebeyrie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.004.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fahmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Benlaid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Benquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Belloir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cahagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Couillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leboul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958889v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.123.0127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02111890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001151v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Berthe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goulu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181240v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Mino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Riou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077563v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948125v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Duval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Berre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vassy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112262v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314682v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516006v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306313v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132220v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116653v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676708v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672482v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359802v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115826v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984476v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02434251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663176v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676715v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961139v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801898v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fahmi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676827v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676842v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.314.0093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206921v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2024.a337" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duntze-Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2021.08.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0038-0814(20)30085-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2019.02.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beyrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coulomb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hontebeyrie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.004.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fahmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Benlaid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Benquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Belloir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cahagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.123.0127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Couillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leboul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02111890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001151v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Berthe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goulu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181240v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Mino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Riou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077563v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948125v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958906v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vassy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Duval" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Berre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112262v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314682v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516006v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306313v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116653v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676708v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672482v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359802v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115826v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02434251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984476v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663176v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676715v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961139v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801898v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fahmi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676827v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676842v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>