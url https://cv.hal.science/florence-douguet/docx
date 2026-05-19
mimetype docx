--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -28,50 +28,110 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Florence DOUGUET </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de conférences - LABERS - UBS Lorient</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">florence-douguet</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0008-3976-4258</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -98,4317 +158,4317 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabis et grossesse : une diversité de pratiques de repérage parmi des sages-femmes libérales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotropes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 31 (4), pp.93-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.314.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psyt.314.0093⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05369721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des soignants en étant malade. Éclairage sociologique sur le présentéisme des enseignants d’instituts de formation en soins infirmiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/fp.2024.a337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudiants : entre absence et excès de présence en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Krankenpflege/Soins Infirmiers/Cure Infermieristiche </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soziale Isolation: ein Risikofaktor für Suizidalität im Alter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sozial Aktuell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp. 7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’isolement, facteur de suicide durant la vieillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REISO : revue d'information sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://www.reiso.org/articles/themes/vieillesse/10893-l-isolement-facteur-de-suicide-durant-la-vieillesse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absentéisme en stage infirmier, miroir des difficultés de la profession ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue hospitalière de France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 610 : 28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absentéisme et présentéisme des étudiants en soins infirmiers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objectif Soins et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 292:48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'isolement, facteur de suicide durant la vieillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp. 7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage et présentéisme : les étudiants infirmiers sous le regard de leurs formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 609, pp. 455-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en soins des urgences de fin de vie chez les personnes âgées en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Duntze-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Palliative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (2), pp.55-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medpal.2021.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche par le genre des trajectoires professionnelles des infirmiers libéraux et de leurs pratiques de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (845), pp.43-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0038-0814(20)30085-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0038-0814(20)30085-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02929810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exercice du métier de sage-femme libérale dans une organisation pluridisciplinaire : quels effets sur les coopérations interprofessionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (2), p. 68-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sagf.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin de vie en maison de retraite médicalisée, une recherche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Beyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche sur le vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 15, p. 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Généralistes et sages-femmes libérales face au risque alcool chez la femme enceinte — quand les représentations influencent les pratiques »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, In Vino Humanitas. Des usages du vin dans les sociétés, N° 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la prise en charge des personnes démentes sur le travail aide-soignant en EHPAD. Une approche par la théorie de la régulation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (4), p. 35-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mavs.004.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective Healthcare Departments : What Makes A Team ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Benlaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research &amp; Reviews: Journal of Nursing and Health Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge des urgences de fin de vie en EHPAD : quelles pistes d’amélioration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cahagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Urgences en EHPAD, 43 (10), pp. 565-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner la fin de vie en maison de retraite : spécificités et limites d’un travail inestimable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Beyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pédiatre nantais « découvreur » du syndrome d’alcoolisation fœtale : le Dr Paul Lemoine (1917-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotropes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (1), pp.9-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sages-femmes libérales. Des formes de travail vigilantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective soignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 60, pp. 90-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bon fonctionnement des services de soins : ce qui fait équipe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fahmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20, p.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home Care in France: A Study of Interactions between Independent Nurses, Patients and Their Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research &amp; Reviews: Journal of Nursing and Health Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bon fonctionnement des services de soins : ce qui fait équipe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fahmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01636935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How French liberal midwives deal with the domination of the medical profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Annals of the Alexandru Ioan Cuza University. New Series. Sociology and Social Work Section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, t. VI (vol. 1), pp. 71-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier de sage-femme libérale : vers un portrait sociologique de la profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profession sage-femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 207, p. 22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de sage-femme libérale : vers un portrait sociologique de la profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profession Sage-femme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infirmières libérales et intervenantes sociales auprès des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (775), pp.35-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation d'un outil de la qualité des soins à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 30 (3), pp.127-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.123.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercer en cabinet : un pas à franchir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp. 115-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palliative care in emergency departments: an impossible challenge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Couillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Leboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (6), pp. 405-407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un groupe professionnel aux multiples facettes : les infirmières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.7-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation d'un outil de la qualité des soins à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (3), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.123.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation d'un outil de la qualité des soins à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84, pp. 3-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation d’un outil de la qualité des soins à l’hôpital par les soignants : le dossier du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84, pp.3-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation d'un outil de la qualité des soins à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Muñoz</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Vol. 30 (3), pp.127-149. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 3, pp. 127-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercer en cabinet libéral : un pas à franchir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp. 115-134</w:t>
+              <w:t xml:space="preserve">, 2012, 35, pp.115-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...194 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets incertains de l'amélioration de la qualité des soins. Contexte organisationnel et appropriation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.7-235</w:t>
+              <w:t xml:space="preserve">, 2008, 29, pp.321-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...470 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialyse à domicile dans une société française en pleine mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (Hors Série), pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infirmières libérales et les autres professionnels du secteur sanitaire et social : une coopération jamais acquise, toujours à construire et reconstruire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Hors-série "Les conditions de travail dans les établissements de santé", pp.51-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche d'amélioration de la qualité dans le secteur de la santé : quelles incidences sur le travail des personnels soignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'ARS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.107-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques soignantes à l'épreuve de l'accréditation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58, p. 20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00157562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de soins des infirmières libérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective soignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27, pp.96-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques soignantes à l'épreuve de l'accréditation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (58), pp.20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La progression du risque suicidaire au cours de l’avance en âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ARS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 3, pp.107-123</w:t>
+              <w:t xml:space="preserve">, 2004, n° 1, pp. 141-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vieillissement des personnels hospitaliers : les effets de l’âge sur la relation soignant-soigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, n° 104, pp. 103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialyse extra-hospitalière à l’origine d’un nouveau patient »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mag : magazine de l’Association Française des Infirmiers(ères) de Dialyse, de Transplantation et de Néphrologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, n° 12, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté d’être une soignante en unité d’autodialyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanges : revue de l’Association Française des Infirmiers(ères) de Dialyse, de Transplantation et de Néphrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, n° 55, pp. 47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoperception du corps malade chez les personnes insuffisantes rénales chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanges : revue de l’Association Française des Infirmiers(ères) de Dialyse, de Transplantation et de Néphrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, n° 55, pp. 52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie américaine et analyse de l’hôpital psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 206, pp. 33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche sociologique de la maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objectif Soins et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 82, p. 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4418,104 +4478,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et articulation des médecins généralistes, gynécologues et sages-femmes dans le domaine de la santé des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4525,4763 +4585,4763 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins généralistes et gynécologues : une difficile articulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et gynécologie. Savoirs, pratiques et mobilisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme Paris-Nord, Apr 2023, Saint - Denis La Plaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques professionnelles des médecins généralistes, gynécologues et sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Union Régionale des Professions de Santé - Médecins Libéraux de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, URPS-ML Bretagne, Mar 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sages-femmes, médecins généralistes et gynécologues : entre bonne entente et tensions récurrentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50èmes Assises Nationales des Sages-Femmes - 33ème Session Européenne et Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sage-femme, le généraliste et le gynécologue : les enjeux des relations entre des métiers en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du Conseil Départemental de l'Ordre des Sages-femmes du Finistère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Briec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre les sages-femmes, médecins généralistes et gynécologues dans le domaine de la périnatalité et de la santé des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, MSHB, Université Bretagne Sud, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Revenir chez soi après un accouchement : quelle coordination entre professionnels de la périnatalité ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours des individus en santé : savoirs et recompositions du soin, Journée d’études du pôle Santé et Société de la MSHB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme en Bretagne, May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sociologique sur la sursuicidité des vieilles personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de la Société Francophone de Psychogériatrie et de Psychiatrie de la Personne Âgée – SF3PA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maisons de santé pluriprofessionnelles : de nouveaux espaces de collaboration pour les sages-femmes libérales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recheche en santé à l'Univerité Bretagne Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infirmières : une professionnalisation inachevée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études IPA [Infirmière en pratique avancée]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO-CHRU, Oct 2019, Brest, Faculté de médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène du présentéisme chez les professionnels soignants en activité et les futurs professionnels de la santé en formation : objectifs et protocoles de recherches pour une contribution à la compréhension du présentéisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concordance des temps dans le champ sanitaire et médico-social. Prendre soin des publics, prendre soin de celles et ceux qui prennent soin. 2ème séminaire du pôle Santé et Société de la MSHB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Maison des Sciences de l'Homme en Bretagne, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sages-femmes libérales en Alsace : retour sur sept ans de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire transversal du LABERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Faculté V. Segalen, UBO, Brest., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercer comme sage-femme libérale dans une organisation pluriprofessionnelle : quels effets sur les conditions et les pratiques de travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque pluridisciplinaire sur le temps "Les dimensions du temps dans le développement des hommes et des organisations", LEGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, UBo, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spécificités du travail des professionnels de santé auprès des vieilles personnes : une approche croisée dans trois contextes de soins (hôpital, domicile et établissement pour personnes âgées)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude ACCMADIAL- ACCompagnants des MAlades DIagnostiqués Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme Ange Guépin, Sep 2018, Nantes - MSH, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découpage et redécoupage des territoires de planification sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Territoires fabriqués, territoires instrumentalisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne-sud, 2017, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercer en maisons ou pôles de santé pluriprofessionnels : innovation ou continuité pour les sages-femmes libérales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Kedge Businees School et IRTS PACA, soutenir durablement l’innovation dans l’écosystème de la santé : innovons pour innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grossesse et alcool : représentations d’un problème de santé et pratiques des soignants de premier recours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Douguet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laureline Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Goulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque de la Fondation pour la recherche en alcoologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation pour la recherche en alcoologie (FRA) sous l'égide de la Fondation de France, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Découpage et redécoupage des territoires de planification sanitaire. Les sages-femmes aux prises avec le jeu des frontières en matière de politique de périnatalité »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PREFics, GEOARCHITECTURE, LEGO, Lan-LEX, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les trajectoires professionnelles des sages-femmes et les temporalités les amenant à opter pour l'exercice libéral »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction de la santé au fil des parcours de vie : des logiques plurielles de recours aux dispositifs publics, 1er séminaire du pôle Santé &amp; Société de la MSH Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme - Bretagne, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Exercer en maisons ou pôles de santé pluriprofessionnels : innovation ou continuité pour les sages-femmes libérales ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque Santé. Soutenir durablement l’innovation dans l’écosystème de la santé : innovons pour innover !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KEDGE Business School, IRTS PACA-Corse et Aquitaine, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sages-femmes libérales aux prises avec les questions et les pratiques de consommation d’alcool de leurs patientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Parcours de grossesse et alcool : genèse et représentations d’un enjeu de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité et périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème journée de formation du réseau Périnalité de Bretagne Occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Briec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La diversification de l’offre d’accompagnement des femmes enceintes et des jeunes mères par les sages-femmes libérales : peut-on parler de pluralisme médical ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie, une science contre nature ?,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VIème congrès de l’Association Française de Sociologie, Jun 2015, Université Versailles St-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification de l’offre d’accompagnement des femmes enceintes et des jeunes mères par les sages-femmes libérales : peut-on parler de pluralisme médical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVème congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Versailles-St-Quentin-en-Yvelines, Jun 2015, Verssailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification de l’offre d’accompagnement des femmes enceintes et des jeunes mères par les sages-femmes libérales : peut-on parler de pluralisme médical ? La sociologie, une science contre nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Versailles-St-Quentin, Jun 2015, Versailles-St-Quentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile voire impossible mise en œuvre des soins palliatifs au cours des trajectoires d’AVC graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’axe Sociétés-Santé du LABERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO, Feb 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et organisation des établissements pour personnes âgées autour de la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de réflexion sur l’identité et la société organisé dans le cadre du projet collectif structurant de recherche « Identités et Sociétés : entre discours, droits et représentations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBS, Faculté de droit et de sciences économiques, Feb 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de vie, urgence et maisons de retraite. Premiers éléments issus d'une recherche qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Chistophe Mino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Beyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la croisée des tensions. Du mouvement des soins palliatifs aux soins palliatifs en mouvement - 20e Congrès d'Accompagnement et de soins Palliatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La singularité des pratiques soignantes lors des fins de parcours de vie au grand âge », Sociétés et Vieillissements. Connaissances et perspectives en sociologie,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABERS, UBO,, Sep 2014, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin de vie, urgence et maisons de retraite : une recherche qualitative », A la croisée des tensions. Du mouvement des soins palliatifs aux soins palliatifs en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Mino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de la Société française d’Accompagnement et de soins Palliatifs (SFAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement des femmes au sortir de la maternité et la continuité dans les parcours de soins : quel rôle pour les sages-femmes libérales ?, Intervenir en première ligne. Les professions de santé libérales face au défi de la santé de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBS-Labers (EA 3149), Oct 2014, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'accompagnement des femmes au sortir de la maternité et la continuité dans les parcours de soins : quel rôle pour les sages-femmes libérales ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Intervenir en première ligne. Les professions de santé libérales face au défi de la santé de proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labers, équipe Lorient (EA 3149) Université de Bretagne Sud,, Oct 2014, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La singularité des pratiques soignantes lors des fins de parcours de vie au grand âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et Vieillissements. Connaissances et perspectives en sociologie. Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction – Le défi de la santé de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Intervenir en première ligne. Les professions de santé libérales face au défi de la santé de proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lorient, Université de Bretagne Sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La périnatalité en tension : la domination médicale aux prises avec les nouvelles compétences reconnues aux sages-femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dominations, 5ème congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercer en cabinet : un pas à franchir », Le groupe professionnel des infirmières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du réseau thématique « savoirs, travail, professions » de l’Association Française de Sociologie et la revue Sociologie Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement et solitude au grand âge : entre mythes et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mardis de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercer en cabinet : un pas à franchir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le groupe professionnel des infirmières, Journée d'études du réseau thématique " savoirs, travail, professions " de l'Association Française de Sociologie et la revue Sociologie Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La périnatalité en tension : la domination médicale aux prises avec les nouvelles compétences reconnues aux sages-femmes », Les dominations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Université de Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soigner et/ou accompagner &amp;quot; jusqu'au bout : les processus de décisions médicales suite à un AVC grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de vulnérabilité au grand âge : pratiques sociales et régulations juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'établir en libéral : logiques et modalités de l'implantation des cabinets de sages-femmes sur un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Territoires. Usages parcours et mobilisations de santé dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’établir en libéral : logiques et modalités de l’implantation des cabinets de sages-femmes sur un territoire », Santé et Territoires. Usages, parcours et mobilisations de santé dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque, MSH Bretagne et Ange Guépin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’établir en libéral : logiques et modalités de l’implantation des cabinets de sages-femmes sur un territoire , Santé et Territoires. Usages, parcours et mobilisations de santé dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque, MSH Bretagne et Ange Guépin,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession de sage-femme libérale et la loi HPST : entre espoirs et désillusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectivités, territoires et santé : regards croisés sur les frontières de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Soigner et/ou accompagner » jusqu’au bout : les processus de décisions médicales suite à un AVC grave », Parcours de vulnérabilité au grand âge : pratiques sociales et régulations juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, UBO-ARS-CRDP, EHESP-Chaire Lien Social et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels de la santé aux prises avec les pénibilités du travail de soin : le cas des infirmières salariées et libérales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Soins infirmiers, le corps accord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail infirmier à domicile et les concertations avec les malades et leurs proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le soin négocié entre malades, proches et professionnels. Siituations de maladie et de handicaps de longue durée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de travail et santé des infirmières libérales : entre régulations individuelles et régulations collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé au travail à l'épreuve des nouveaux risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter l'hôpital et s'installer en libéral : un tournant dans la carrière infirmière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rupture, finitude, mort et management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre IFSI et hôpital : les rapports entre apprenti(e)s infirmiers(ères) et infirmiers(ères) expérimenté(e)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunesses au travail : rapports intergénérationnels et dynamiques des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Brest, France. pp.189-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infirmiers libéraux : singularité des trajectoires professionnelles et des pratiques de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'inversion du genre. Quand les métiers masculins se conjuguent au féminin.. et réciproquement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Brest, France. pp.273-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir infirmière libérale : les multiples facteurs du passage du statut de salariée à celui d'indépendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruptures et irréversibilités dans les trajectoires. Comment sécuriser les parcours professionnels ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Orléans, France. pp.305-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialyse à domicile dans une société française en pleine mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées de la dialyse à domicile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, France. pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dying in the emergency unit: a study on the caregivers' practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Leboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Couillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Research Forum of the European Association for Palliative Care (EAPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elles ne savent pas travailler&amp;quot; : le regard des infirmières expérimentées sur la jeune génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la formation en soins infirmiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death in the Emergency Department: practices and ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Couillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Leboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Vassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Congress of the European Association for Palliative Care (EAPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General practitioners and current data on HRT: from information to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rational Pharmacotherapy in General Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la mise en œuvre de la politique d'amélioration de la qualité dans les établissements de santé : entre certitude et contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xes journées internationales de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Rouen, France. pp.101-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations des soins palliatifs chez les soignants d'un service d'urgences (UHCD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e congrès de la SFAP, L'accès aux soins palliatifs et à l'accompagnement en 2005. Réalités au quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9291,2977 +9351,2977 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sages-femmes libérales et sages-femmes de la Protection maternelle et infantile : une coopération très contrastée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de coopération en santé. Approches sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, IRDES, 2022, Série Sociologie, 978-2-87812-578-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découpage et redécoupage des territoires de planification sanitaire : les sages-femmes aux prises avec le jeu des frontières en matière de politique de périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires fabriqués/territoires instrumentalisés. Entre considération et négation de la complexité territoriale (dir. C. Bougeard-Delfosse, V. Boyer, L. Damak, P. Ertus, F. Gourlay, C. Mahéo et C. Marinos)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 121-128, 2020, 978-2-7535-7989-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La singularité des pratiques soignantes lors des fins de parcours de vie au grand âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir en société. Une pluralité de regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 385-395, 2019, Presses Universitaires de Rennes, Collection Le sens social, 978-2-7335-7786-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir en société. Une pluralité de regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 7-24, 2019, Presses universitaires de Rennes, Collection Le sens social, 978-2-7335-7286-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sages-femmes libérales aux prises avec les questions liées à l’alcool chez les femmes enceintes de leur patientèle » (dir. F. Douguet, T. Fillaut)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriation d’une priorité de santé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, collection Logiques Sociales, pp. 211-240, 2017, 978-2-343-13287-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les médecins généralistes face au risque alcool chez la femme enceinte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriation d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, colletion Logiques sociales, pp. 183-210., 2017, 978-2-343-13287-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier de sage-femme libérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère des affaires sociales et de la santé, Observatoire national de la démographie des professions de santé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sages-femmes : une profession en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 121-147, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En ville : l'exercice du métier de sage-femme en maisons et pôles de santé pluriprofessionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère des affaires sociales et de la santé, Observatoire national de la démographie des professions de santé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sages-femmes : une profession en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 152-180, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriations d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, collection Logiques sociales, pp. 11-23., 2017, 978-2-343-13287-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douguet Florence; Fillaut Thierry; Hontebeyrie Juliette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir en première ligne. Les professions de santé libérales face au défi de la santé de proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.9-17, 2016, Coll. Le Travail du social, 978-2-343-09787-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une profession à un tournant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accoucher. Femmes, sages-femmes et médecins depuis le milieu du XXè siècle (dir. Yvonne Knibiehler)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 179-198, 2016, Coll. Métiers Santé Social, 978-2-8109-0448-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’établir en libéral : les territoires de santé, une opportunité pour les cabinets de sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et territoires. Des soins de proximité aux risques environnementaux (dir. M. Calvez)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Espace et territoires, 978-2-7535-4312-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession de sage-femme libérale aux prises avec la loi HPST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Alam, M. Gurruchaga. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectivités, territoires et santé. Regards croisés sur les frontières de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 319-336, 2015, Collection GRALE, 978-2-343-05275-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La profession de sage-femme libérale aux prises avec la loi HPST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Collectivités, territoires et santé. Regards croisés sur les frontières de la santé (dir. T. Alam, M. Gurruchaga)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.319-336, 2015, GRALE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation (3e partie: Boire au gré des générations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Déroff Marie-Laure; Fillaut Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boire : une affaire de sexe et d'âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Ehesp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 208 p., 2015, Collection Recherche Santé Social, 978-2-8109-365-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boire au gré des générations – Présentation (troisième partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’EHESP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Boire : une affaire de sexe et d’âge (dir. M.-L. Déroff, T. Fillaut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.108-109, 2015, Recherche santé social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Florence Douguet</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des négociations en santé : entre souhait de développement et maintien des tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Pennec, Françoise Le Borgne-Uguen Florence Douguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les négociations du soin. Les professionnels, les malades et leurs proches.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.235-246, 2014, Le sens social, 978-2-7535-3392-9</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.7-23, 2014, Le sens social, 978-2-7535-3392-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Pennec</w:t>
+                <w:t xml:space="preserve">hal-01006212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faiblesse des négociations du soin entre professionnels et avec les proches de patients hospitalisés à la suite d'un AVC grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Pennec, Françoise Le Borgne-Uguen Florence Douguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les négociations du soin. Les professionnels, les malades et leurs proches.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.7-23, 2014, Le sens social, 978-2-7535-3392-9</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.235-246, 2014, Le sens social, 978-2-7535-3392-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faiblesse des négociations du soin entre professionnels et avec les proches de patients hospitalisés à la suite d’un AVC grave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Les négociations du soin. Les professionnels, les malades et leurs proches (dir. S. Pennec, F. Le Borgne-Uguen, F. Douguet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-246, 2014, Le Sens social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels de la santé aux prises avec les pénibilités du travail de soin : le cas des infirmières salariées et libérales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Marquet, Nicolas Marquis et Nathalie Hubert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps soignant, corps soigné. Les soins infirmiers : de la formation à la profession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia ed, pp.347-364, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier-Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Méga Mémo IFSI (coord. P. Hallouet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.VII-X, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Hallouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méga Mémo IFSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Elsevier-Masson, pp.VII-X, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie et son rapport à l’image dans le champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’EHESP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Image et Santé (matériaux, outils, usages) (dir. F. Douguet, T. Fillaut, F.-X. Schweyer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-44, 2011, Recherche Santé Social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Douguet, Thierry Fillaut, François-Xavier Schweyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et santé. Matériaux, outils, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Ehesp, pp. 5-9, 2011, Recherche Santé Social, 978-2-8109-0052-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie et son rapport à l'image dans le champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Douguet, Thierry Fillaut, François-Xavier Schweyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et santé. Matériaux, outils, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Ehesp, pp. 29-44, 2011, Recherche Santé Social, 978-2-8109-0052-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Mémo-guide infirmier. Sciences biologiques et médicales (dir. P. Hallouet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier-Masson, pp.XI-XX, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples dimensions du rôle des infirmières libérales dans la prise à charge à domicile des personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Droulers et E.-P. Guiselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'âge en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 249-275, 2010, Recherches en gestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Hallouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémo-guide infirmier. Sciences biologiques et médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Elsevier-Masson, pp. XI-XX, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infirmières libérales face aux risques du métier : entre régulations collectives et régulations individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Dedessus-Le-Moustier et Florence Douguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé au travail à l'épreuve des nouveaux risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.211-222, 2010, SRD : Sciences du risque et du danger, Série Innovations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail à domicile des infirmières libérales : rendre ou ne pas rendre service aux patients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Douguet et Jorge Muñoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé au travail et travail de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'EHESP, pp.143-152, 2008, Recherche, santé, social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir infirmière libérale. Les multiples facteurs du passage du statut de salariée à celui d’indépendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cereq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruptures et irréversibilités dans les trajectoires : Comment sécuriser les parcours professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Relief (22), , 2007, 2-11-095588-0 978-2-11-095588-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Hallouët. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémo-guide infirmier : les 100 fiches essentielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.XI-XIX, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathologies chroniques et diversité des usages du logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies urbaines, vieillissements et handicaps (dir. S. Pennec, F. Le Borgne-Uguen)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. de l’ENSP, coll. Recherche Santé Social, pp. 69-78, 2005, 2-85952-913-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suicide au grand âge : l’âge de raison pour une mort raisonnable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des vivants et des morts. Des constructions de la « bonne mort » (dir. S. Pennec)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 121-129, Université de Bretagne Occidentale, 2004, 2-901737-64-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ajustement des normes mobilisées par les professionnels de santé à l’égard des personnes souffrant d’insuffisance rénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes et valeurs dans le champ de la santé (dir. F-X. Schweyer, S. Pennec, G. Cresson, F. Bouchayer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. de l’ENSP, coll. Recherche Santé Social, pp. 185-196, 2004, 2-85952-882-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banalisation du suicide au grand âge : des constats statistiques aux actions de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les cahiers Psychologie &amp; Vieilissement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suicide âgé : sujet tabou ! (dir. D. Le Doujet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1773-6900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12271,1532 +12331,1532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sage-femme, le généraliste et le gynécologue : les enjeux des relations entre des métiers en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire National de la Démographie des Professions de Santé - Ministère des Solidarités et de la Santé. , https://solidarites-sante.gouv.fr/IMG/pdf/rapport_ondps_labers_la_sage-femme_le_generaliste_et_le_gynecologue.pdf, 2021, Pr Emmanuel Touzé, 978-2-11-162744-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir en société. Une pluralité de regards sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. , 2019, Collection Le sens social, 978-2-7335-7786-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infirmières libérales. Une profession face au défi des soins à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seli Arslan, 2018, 978-2-84276-245-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriations d'une priorité de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan - coll. Logiques Sociales. , 2017, 978-2-343-13287-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sages-femmes libérales. Accompagner des femmes en situation de vulnérabilité et de précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seli Arslan. 2017, 978-2-84276-235-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accoucher. Femmes, sages-femmes et médecins depuis le milieu du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Knibiehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://www.presses.ehesp.fr/produit/accoucher/, 2016, Coll. Métiers Santé Social, 978-2-8109-0448-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervenir en première ligne. Les professions de santé libérales face au défi de la santé de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;obj=livre&amp;no=51412, 2016, coll. Le travail du social, 978-2-343-09787-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accidents vasculaires cérébraux : quelle médecine face à la complexité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gisquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belles lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 300 p., 2015, Coll. Médecine &amp; sciences humaines, 9782251430355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les négociations du soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Roux</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. , 2019, Collection Le sens social, 978-2-7335-7786-2</w:t>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simone Pennec, Françoise Le Borgne-Uguen Florence Douguet. Presses universitaires de Rennes (PUR), pp.288, 2014, Le sens social, 978-2-7535-3392-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les négociations du soin. Les professionnels, les malades et leurs proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. pp.283, 2014, Le Sens social</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 234 p., 2011, 978-2-8109-0052-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail et travail de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'EHESP, coll. Recherche Santé Social, 2010, 978-2-85952-968-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé au travail à l’épreuve des nouveaux risques, Editions Lavoisier .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé au travail à l'épreuve des nouveaux risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dedessus-Le Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tec &amp; Doc, pp.314, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé au travail à l’épreuve des nouveaux risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dedessus-Le-Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier, pp.296, 2010, Sciences du risque et du danger - série Innovations</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail et travail de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'EHESP, 171 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier d'infirmière libérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Seli Arslan, 2018, 978-2-84276-245-2</w:t>
+              <w:t xml:space="preserve">Seli Arslan, pp.287, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan - coll. Logiques Sociales. , 2017, 978-2-343-13287-7</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la passivité à la gestion active du traitement de sa maladie. Le cas des malades rénaux chroniques,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, coll.Travail du Social. https://www.editions-harmattan.fr/livre-de_la_passivite_a_la_gestion_active_du_traitement_de_sa_maladie_le_cas_des_malades_renaux_chroniques_florence_douguet-9782738490803-8311.html, 2000, 2-7384-9080-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...1163 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13806,104 +13866,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accoucher. Livre d'Yvonne Knibielher. Interview de Florence Douguet et Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13913,124 +13973,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grossesse et alcool en Bretagne. Regards croisés sur une priorité de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque de la Fondation pour la recherche en alcoologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14040,566 +14100,566 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle et les pratiques des sages-femmes libérales dans l’accompagnement des femmes enceintes et des mères en situation de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'Etude et de Recherche en Sociologie (LABERS). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement managérial des processus d'appropriation des outils de gestion par les équipes de professionnels et en lien avec les démarches qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Philippe Martin</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+                <w:t xml:space="preserve">hal-00959050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de coopération potentielle entre infirmières libérales et médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vilbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier d'infirmière libérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourir aux urgences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Leboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Couillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de l'accréditation et des mesures d'amélioration de la qualité des soins sur l'activité des personnels soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Leboul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14665,51 +14725,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="6B5C6136"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -14746,51 +14958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.314.0093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206921v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2024.a337" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duntze-Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2021.08.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0038-0814(20)30085-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2019.02.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beyrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coulomb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hontebeyrie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.004.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fahmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Benlaid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Benquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Belloir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cahagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.123.0127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Couillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leboul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02111890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001151v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Berthe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goulu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181240v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Mino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Riou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077563v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948125v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958906v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vassy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Duval" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Berre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112262v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314682v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516006v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306313v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116653v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676708v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672482v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359802v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115826v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02434251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984476v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663176v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676715v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961139v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801898v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fahmi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676827v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676842v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-douguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3976-4258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.314.0093" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2024.a337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duntze-Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2021.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0038-0814(20)30085-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2019.02.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beyrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coulomb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hontebeyrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.004.0035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fahmi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Benlaid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Benquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Belloir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tual" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cahagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515708v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067274v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.123.0127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Couillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leboul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02111890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001151v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346956v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Berthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goulu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Mino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Riou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02120001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958997v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681161v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672562v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681239v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681255v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vassy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Duval" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Berre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677182v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493489v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633199v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356283v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306313v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116657v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159405v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006212v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943681v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943687v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958939v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958947v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676708v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359385v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984424v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359400v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314678v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909295v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623945v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359803v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111896v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006215v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115826v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623947v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/image-et-sante/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984476v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02434251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672670v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115621v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663176v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961139v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801898v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959050v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fahmi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676816v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676842v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663255v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>