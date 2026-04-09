--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -880,76 +880,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical hydrogen compression and purification versus competing technologies – Part II: challenges in electrocatalysis</w:t>
+                <w:t xml:space="preserve">Electrochemical hydrogen compression and purification versus competing technologies – Part I: pros and cons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maha Randhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Trégaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maha Rhandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -959,118 +959,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 41, pp.770-782</w:t>
+              <w:t xml:space="preserve">, 2020, 41, pp.756-769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426870v1</w:t>
+                <w:t xml:space="preserve">hal-02426867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical hydrogen compression and purification versus competing technologies – Part I: pros and cons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Electrochemical hydrogen compression and purification versus competing technologies – Part II: challenges in electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Trégaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Rhandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1080,69 +1080,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 41, pp.756-769</w:t>
+              <w:t xml:space="preserve">, 2020, 41, pp.770-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426867v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low voltage water electrolysis: Decoupling hydrogen production using bioelectrochemical system</w:t>
               </w:r>
@@ -2682,277 +2682,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Oxygen Reduction Reaction kinetics in a Gas Diffusion Electrode</w:t>
+                <w:t xml:space="preserve">Internal temperature distribution in lithium-ion battery cell and module based on a 3D electrothermal model: An investigation of real geometry, entropy change and thermal process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Vandenberghe</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Symposium on Modeling and Experimental Validation Trafo Baden of Electrochemical Energy Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Trafo baden, Switzerland</w:t>
+              <w:t xml:space="preserve">ModVal 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Trafo Baden, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690818v1</w:t>
+                <w:t xml:space="preserve">hal-04693268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal temperature distribution in lithium-ion battery cell and module based on a 3D electrothermal model: An investigation of real geometry, entropy change and thermal process</w:t>
+                <w:t xml:space="preserve">Modeling Oxygen Reduction Reaction kinetics in a Gas Diffusion Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Devaux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModVal 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Trafo Baden, Switzerland</w:t>
+              <w:t xml:space="preserve">20th Symposium on Modeling and Experimental Validation Trafo Baden of Electrochemical Energy Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Trafo baden, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693268v1</w:t>
+                <w:t xml:space="preserve">hal-04690818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is electrochemical leaching of PEMFC platinum-based catalysts feasible?</w:t>
               </w:r>
@@ -5403,260 +5403,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of PEMFC - Supercapacitor hybrid system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ozil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Computer Aided Process Engineering ESCAPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369678v1</w:t>
+                <w:t xml:space="preserve">hal-03877215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Hilairet</w:t>
+                <w:t xml:space="preserve">Simulation of PEMFC - Supercapacitor hybrid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hinaje</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Ozil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Computer Aided Process Engineering ESCAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877215v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Analysis of Mass and Charge Transport Phenomenon of a PEMFC Gas Diffusion Electrodes</w:t>
               </w:r>
@@ -6678,51 +6678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ozil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6948,51 +6948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFABBACF"/>
+    <w:nsid w:val="FDB3FC2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7179,51 +7179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2952-0694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070036632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vandenberghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Guillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Bamba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3040031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02945449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rhandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228858" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;garo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Randhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.163" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100252" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sailler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9969-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED08F6FD2FA4816A64DAFCBFD2C9DD8DD8A0505/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Voyant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9229-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRW3331D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mo&#231;ot&#233;guy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrainibe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.02.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FLVJ8KM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman Iftikhar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.03.044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MZSCW8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(02)80058-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian R Chatenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le-Ny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504592v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100915-3-IT-2017.00010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675231" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714859v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nogueira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259133" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369678v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Poulet-Alligand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715462v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geneston" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294904v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294515v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Iftkhar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2952-0694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070036632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vandenberghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Guillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Bamba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3040031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02945449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rhandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228858" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Randhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;garo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.163" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100252" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sailler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9969-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED08F6FD2FA4816A64DAFCBFD2C9DD8DD8A0505/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Voyant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9229-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRW3331D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mo&#231;ot&#233;guy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrainibe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.02.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FLVJ8KM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman Iftikhar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.03.044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MZSCW8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(02)80058-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian R Chatenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le-Ny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504592v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100915-3-IT-2017.00010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675231" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714859v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nogueira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259133" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Poulet-Alligand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715462v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geneston" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294904v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294515v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Iftkhar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>