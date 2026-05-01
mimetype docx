--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -2682,277 +2682,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal temperature distribution in lithium-ion battery cell and module based on a 3D electrothermal model: An investigation of real geometry, entropy change and thermal process</w:t>
+                <w:t xml:space="preserve">Modeling Oxygen Reduction Reaction kinetics in a Gas Diffusion Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Devaux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModVal 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Trafo Baden, Switzerland</w:t>
+              <w:t xml:space="preserve">20th Symposium on Modeling and Experimental Validation Trafo Baden of Electrochemical Energy Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Trafo baden, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693268v1</w:t>
+                <w:t xml:space="preserve">hal-04690818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Oxygen Reduction Reaction kinetics in a Gas Diffusion Electrode</w:t>
+                <w:t xml:space="preserve">Internal temperature distribution in lithium-ion battery cell and module based on a 3D electrothermal model: An investigation of real geometry, entropy change and thermal process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Vandenberghe</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Symposium on Modeling and Experimental Validation Trafo Baden of Electrochemical Energy Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Trafo baden, Switzerland</w:t>
+              <w:t xml:space="preserve">ModVal 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Trafo Baden, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690818v1</w:t>
+                <w:t xml:space="preserve">hal-04693268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is electrochemical leaching of PEMFC platinum-based catalysts feasible?</w:t>
               </w:r>
@@ -5278,385 +5278,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack, 8th European symposium on electrochemical engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of PEMFC - Supercapacitor hybrid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Ozil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHISA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Computer Aided Process Engineering ESCAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640605v1</w:t>
+                <w:t xml:space="preserve">hal-00369678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t>
+                <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack, 8th European symposium on electrochemical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. François</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Hinaje</w:t>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-X. Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">CHISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877215v1</w:t>
+                <w:t xml:space="preserve">hal-02640605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of PEMFC - Supercapacitor hybrid system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Riu</w:t>
+                <w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ozil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Computer Aided Process Engineering ESCAPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369678v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Analysis of Mass and Charge Transport Phenomenon of a PEMFC Gas Diffusion Electrodes</w:t>
               </w:r>
@@ -6678,51 +6678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ozil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6948,51 +6948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDB3FC2C"/>
+    <w:nsid w:val="5004B438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7179,51 +7179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2952-0694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070036632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vandenberghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Guillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Bamba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3040031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02945449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rhandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228858" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Randhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;garo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.163" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100252" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sailler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9969-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED08F6FD2FA4816A64DAFCBFD2C9DD8DD8A0505/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Voyant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9229-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRW3331D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mo&#231;ot&#233;guy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrainibe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.02.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FLVJ8KM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman Iftikhar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.03.044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MZSCW8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(02)80058-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian R Chatenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le-Ny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504592v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100915-3-IT-2017.00010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675231" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714859v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nogueira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259133" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Poulet-Alligand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715462v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geneston" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294904v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294515v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Iftkhar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2952-0694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070036632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vandenberghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Guillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Bamba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3040031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02945449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rhandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228858" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Randhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;garo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.163" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100252" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sailler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9969-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED08F6FD2FA4816A64DAFCBFD2C9DD8DD8A0505/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Voyant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9229-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRW3331D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mo&#231;ot&#233;guy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrainibe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.02.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FLVJ8KM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman Iftikhar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.03.044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MZSCW8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(02)80058-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian R Chatenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le-Ny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504592v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100915-3-IT-2017.00010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675231" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714859v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nogueira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259133" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Poulet-Alligand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715462v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geneston" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294904v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294515v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Iftkhar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>