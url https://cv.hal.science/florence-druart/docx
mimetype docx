--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">070036632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=3PBCzO0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -206,5289 +227,5306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Operation of a Gas Diffusion Electrode Setup for the Oxygen Reduction Reaction: Experiment versus 3D Multiphysics Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Riasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/celc.202500172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Modeling of Anion Exchange Membrane Electrolysis: A Two-Phase Flow Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (13), pp.3238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en17133238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal temperature distribution in lithium-ion battery cell and module based on a 3D electrothermal model: An investigation of real geometry, entropy change and thermal process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 64, pp.107090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2023.107090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Biogas Conversion Using Porous Solid Oxide Electrochemical Cells: Virtual Prototyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoussou Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (4), pp.488-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/hydrogen3040031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionless approach of a polymer electrolyte membrane water electrolysis: Advanced analytical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Aubras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Rhandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Bessafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 481, pp.228858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical hydrogen compression and purification versus competing technologies – Part I: pros and cons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Randhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Trégaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41, pp.756-769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical hydrogen compression and purification versus competing technologies – Part II: challenges in electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Trégaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Rhandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41, pp.770-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low voltage water electrolysis: Decoupling hydrogen production using bioelectrochemical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (32), pp.14867-14875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.06.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHM-oriented Degradation Indicators for Batteries and Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Special Issue: 6th International Conference on Fundamentals &amp; Developments of Fuel Cells (FDFC2015), 3rd – 5th February 2015, Toulouse, France, 17 (2), pp.268-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fuce.201600075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic tools for PEMFCs: from conception to implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jemei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hissel Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (20), pp.10613-10626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.04.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust multivariable approach for hybrid fuel cell supercapacitor power generation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernández-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (2), 23407-p1/23407-p9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2011100252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust multivariable approach for hybrid fuel cell supercapacitor power generation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2011100252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-X. Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (5), pp.911 - 920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10800-009-9969-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and thermal investigation of a self-breathing fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (1), pp.161-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10800-006-9229-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monodimensional modeling and experimental study of the dynamic behavior of proton exchange membrane fuel cell stack operating in dead-end mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moçotéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rakotondrainibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 167 (2), pp. 349-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of proton exchange membrane fuel cell using non-integer derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman Iftikhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 160 (2), pp. 1170-1182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la distillation catalytique par un nouveau modèle de transfert – Application à la production d’acétate de méthyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouzineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (5), pp.1014-1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la distillation catalytique par un nouveau modèle de transfert - Application à la production d'acétate de méthyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 82 (5), pp. 1014-1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic distillation modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 10, pp. 181-186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-7946(02)80058-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Oxygen Reduction Reaction kinetics in a Gas Diffusion Electrode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Oxygen Reduction Reaction Kinetics in a Gas Diffusion Electrode; Experimental and Simulation Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Riasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Symposium on Modeling and Experimental Validation Trafo Baden of Electrochemical Energy Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Trafo baden, Switzerland</w:t>
+              <w:t xml:space="preserve">247th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrochemical Society, May 2025, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690818v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal temperature distribution in lithium-ion battery cell and module based on a 3D electrothermal model: An investigation of real geometry, entropy change and thermal process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ModVal 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Trafo Baden, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is electrochemical leaching of PEMFC platinum-based catalysts feasible?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillet</w:t>
+                <w:t xml:space="preserve">Modeling Oxygen Reduction Reaction kinetics in a Gas Diffusion Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France. pp.ise232813</w:t>
+              <w:t xml:space="preserve">20th Symposium on Modeling and Experimental Validation Trafo Baden of Electrochemical Energy Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Trafo baden, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172111v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’impuretés contenues dans le bio hydrogène sur les performances de PEMFC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Is electrochemical leaching of PEMFC platinum-based catalysts feasible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France. pp.ise232813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845897v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts d’impuretés contenues dans le bio hydrogène sur les performances de PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476905v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and identification for Polymer Electrolyte Membrane Fuel Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Crouillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Barboza da Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Druart</w:t>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Symposyum on Electrochemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237173v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de recyclage de matériaux de piles à combustible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillet</w:t>
+                <w:t xml:space="preserve">Fault detection and identification for Polymer Electrolyte Membrane Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Barboza da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian R Chatenet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">12th European Symposyum on Electrochemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305050v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Crouillere</w:t>
+                <w:t xml:space="preserve">Procédés de recyclage de matériaux de piles à combustible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+                <w:t xml:space="preserve">Marian R Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t>
+              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267023v1</w:t>
+                <w:t xml:space="preserve">hal-03305050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’utilisation de bio hydrogène pour la technologie PEMFC : Utilisation directe, purification, compression.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Crouillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305060v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionless approach of a pressurized proton exchange membrane water electrolysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’utilisation de bio hydrogène pour la technologie PEMFC : Utilisation directe, purification, compression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering, ECCE12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442071v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of PEM fuel cell stack based on magnetic fields measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dimensionless approach of a pressurized proton exchange membrane water electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Rhandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Aubras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01004⟩</w:t>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering, ECCE12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIDIC, Sep 2019, Florence, Italy. pp. 1903-1904, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/BOA1901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982658v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of PEM fuel cell stack based on magnetic fields measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cauffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDHEA 2014 - International Discussion on Hydrogen Energy and Applications (IDHEA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.11482-11487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982687v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of magnetic field to detect defaults on PEMFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Diagnosis of PEM fuel cell stack based on magnetic fields measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cauffet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Le-Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2013 - 5th international conference Fundamentals &amp; Development of Fuel Cells (FDFC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">IDHEA 2014 - International Discussion on Hydrogen Energy and Applications (IDHEA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938778v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure detection in PEM fuel cells for diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Interest of magnetic field to detect defaults on PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le-Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2013 - 14ème congrès de la Société française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.566-1 - 566-9</w:t>
+              <w:t xml:space="preserve">FDFC 2013 - 5th international conference Fundamentals &amp; Development of Fuel Cells (FDFC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873085v1</w:t>
+                <w:t xml:space="preserve">hal-00938778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la mesure des champs magnétiques pour le diagnostic des PEMFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Failure detection in PEM fuel cells for diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cauffet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Le-Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR PACS-ACTHYF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">SFGP 2013 - 14ème congrès de la Société française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.566-1 - 566-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939166v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de dysfonctionnements d'une pile à combustible PEMFC à partir de sauts de courant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Exploitation de la mesure des champs magnétiques pour le diagnostic des PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le-Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.715-720</w:t>
+              <w:t xml:space="preserve">GdR PACS-ACTHYF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938724v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Analysis using Real-Time Implementation of a Hybrid Fuel Cell Power Generation System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Détection de dysfonctionnements d'une pile à combustible PEMFC à partir de sauts de courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2011 - Fundamentals and Developments of Fuel Cells Conference, FDFC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.ISBN : 978-2-7466-2970-7</w:t>
+              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.715-720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560183v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Robust Control of DC-DC Converters: Application to a Hybrid Power Generation System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Robust Control Analysis using Real-Time Implementation of a Hybrid Fuel Cell Power Generation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernández-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FDFC 2011 - Fundamentals and Developments of Fuel Cells Conference, FDFC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.ISBN : 978-2-7466-2970-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100915-3-IT-2017.00010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00504592v1</w:t>
+                <w:t xml:space="preserve">hal-00560183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimal Control Strategies for a Hybrid Fuel Cell Power Management System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">On the Robust Control of DC-DC Converters: Application to a Hybrid Power Generation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernández-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Phoenix, United States. </w:t>
+              <w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Ancona, Italy. pp.WeCT1.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2010.5675231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20100915-3-IT-2017.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545093v1</w:t>
+                <w:t xml:space="preserve">hal-00504592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Optimal Control Strategies for a Hybrid Fuel Cell Power Management System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernández-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2010.5675231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503182v1</w:t>
+                <w:t xml:space="preserve">hal-00545093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Diagnostic of PEMFC Stack by Electrochemical Impedance Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Tant</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">216th meeting of the Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Electromotion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714859v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and modelling of proton-exchange-membrane fuel cell via electrochemical-impedance-spectroscopy and Acoustic-Emission measurements</w:t>
+                <w:t xml:space="preserve">Methodology for Diagnostic of PEMFC Stack by Electrochemical Impedance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Legros</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sylvain Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Nogueira</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Drives Joint Symposium (ELECTROMOTION)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">216th meeting of the Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887945v1</w:t>
+                <w:t xml:space="preserve">hal-04714859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of PEMFC - Supercapacitor hybrid system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ozil</w:t>
+                <w:t xml:space="preserve">Diagnosis and modelling of proton-exchange-membrane fuel cell via electrochemical-impedance-spectroscopy and Acoustic-Emission measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-X. Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nogueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Computer Aided Process Engineering ESCAPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Drives Joint Symposium (ELECTROMOTION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lillie, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ELECTROMOTION.2009.5259133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369678v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack, 8th European symposium on electrochemical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-X. Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
@@ -5636,254 +5674,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Analysis of Mass and Charge Transport Phenomenon of a PEMFC Gas Diffusion Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of PEMFC - Supercapacitor hybrid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Soussan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Druart</w:t>
+                <w:t xml:space="preserve">Patrick Ozil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2007: 11ème congrès de la Société Française de Génie des Procédés, Saint-Etienne, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Computer Aided Process Engineering ESCAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877442v1</w:t>
+                <w:t xml:space="preserve">hal-00369678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transient Analysis of Mass and Charge Transport Phenomenon of a PEMFC Gas Diffusion Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2007: 11ème congrès de la Société Française de Génie des Procédés, Saint-Etienne, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman Iftikhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5893,716 +6039,716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of a hydrogen dilution effect on the performance of PEMFC fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Benhamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODVAL 2024 – 20th Symposium on modeling and experimental validation of electrochemical energy technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Baden, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d’utilisation de bio-hydrogène dans les PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model for Vanadium precipitation in vanadium redox-flow batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Poulet-Alligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Chemical Engineering, ECCE12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy. , pp. 1916-1917, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/BOA1901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Cell Voltage Decrease within a PEMFC Stack under Low Current Density Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Geneston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63th annual meeting, The International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6612,275 +6758,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feeding stoichiometry on PEMFC performances : water management»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ozil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. U. Iftkhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6948,51 +7094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5004B438"/>
+    <w:nsid w:val="6CD2A7B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7179,51 +7325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2952-0694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070036632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vandenberghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Guillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Bamba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3040031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02945449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rhandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228858" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Randhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;garo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.163" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100252" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sailler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9969-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED08F6FD2FA4816A64DAFCBFD2C9DD8DD8A0505/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Voyant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9229-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRW3331D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mo&#231;ot&#233;guy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrainibe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.02.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FLVJ8KM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman Iftikhar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.03.044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MZSCW8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(02)80058-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian R Chatenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le-Ny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504592v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100915-3-IT-2017.00010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675231" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714859v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nogueira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259133" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Poulet-Alligand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715462v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geneston" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294904v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294515v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Iftkhar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2952-0694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070036632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3PBCzO0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vandenberghe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500172" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Guillou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133238" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuntz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107090" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Bamba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3040031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02945449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rhandi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228858" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Randhi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;garo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100252" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sailler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9969-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED08F6FD2FA4816A64DAFCBFD2C9DD8DD8A0505/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Voyant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9229-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRW3331D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mo&#231;ot&#233;guy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrainibe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.02.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FLVJ8KM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman Iftikhar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.03.044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MZSCW8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(02)80058-X" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05620059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian R Chatenet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982658v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le-Ny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873085v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504592v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100915-3-IT-2017.00010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675231" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887945v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nogueira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259133" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369678v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Poulet-Alligand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715462v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geneston" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294904v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Iftkhar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>