--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -590,278 +590,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Gender Typicality and Felt Pressure in European French and North African French Adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Hoffman</w:t>
+                <w:t xml:space="preserve">Manual performance as predictor of literacy acquisition : A study from kindergarten to Grade 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cdev.12959⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (3), pp. 80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991673v1</w:t>
+                <w:t xml:space="preserve">hal-01544497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual performance as predictor of literacy acquisition : A study from kindergarten to Grade 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambert</w:t>
+                <w:t xml:space="preserve">Development of Gender Typicality and Felt Pressure in European French and North African French Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Kurtz-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (3), pp. 80-90. </w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.e23026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2017.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cdev.12959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544497v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other better versus self better in baboons: an evolutionary approach of social comparison</w:t>
               </w:r>
@@ -3524,277 +3524,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big-Fish-Little-Pond-Effect: Overview, Extension, and Practical Implications</w:t>
+                <w:t xml:space="preserve">Upward social comparisons: angel or devil? On the opposite effects of forced and deliberate comparisons in the context of the BFLPE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Mcinerney</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Régner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladd Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Applied Psychology (ICAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Applied Psyhology (IAAP) &amp; Australian Psychological Society (APS), Jul 2010, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716943v1</w:t>
+                <w:t xml:space="preserve">hal-04716832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upward social comparisons: angel or devil? On the opposite effects of forced and deliberate comparisons in the context of the BFLPE.</w:t>
+                <w:t xml:space="preserve">Big-Fish-Little-Pond-Effect: Overview, Extension, and Practical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ladd Wheeler</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Seaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcinerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Applied Psychology (ICAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Applied Psyhology (IAAP) &amp; Australian Psychological Society (APS), Jul 2010, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716832v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upward social comparisons : angel or devil ? On the opposite effects of forced and deliberate comparisons in the context of the BFLPE</w:t>
               </w:r>
@@ -4462,51 +4462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="944F2935"/>
+    <w:nsid w:val="D91363BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4693,51 +4693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4425-5377" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075930935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hoffman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kurtz-Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.2012144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000348" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.02.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss S. Tellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0804-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032094" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Florence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Randon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Seaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kuyper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6494.2010.00630.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18LL1258-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Marsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladd Wheeler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0015558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/014466607X202309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F470474CC0243FC821C235B73286A391610B1D3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04726955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ayme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.456" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04726937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rastoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nezlek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genestoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.81" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6LKV24M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galvaing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.77.5.1011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Hoffman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourin Catherine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Liem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcinerney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/levaluation-une-menace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3412/perspectives-cognitives-et-conduites-sociales-viii" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ttps://www.cambridge.org/fr/universitypress/subjects/psychology/social-psychology/social-mind-cognitive-and-motivational-aspects-interpersonal-behavior?format=PB&amp;amp;isbn=9780521541251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4425-5377" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075930935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hoffman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kurtz-Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.2012144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000348" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.02.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12959" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss S. Tellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0804-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032094" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Florence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Randon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Seaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kuyper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6494.2010.00630.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18LL1258-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Marsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladd Wheeler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0015558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/014466607X202309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F470474CC0243FC821C235B73286A391610B1D3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04726955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ayme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.456" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04726937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rastoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nezlek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genestoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.81" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6LKV24M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galvaing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.77.5.1011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Hoffman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourin Catherine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Liem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcinerney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/levaluation-une-menace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3412/perspectives-cognitives-et-conduites-sociales-viii" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ttps://www.cambridge.org/fr/universitypress/subjects/psychology/social-psychology/social-mind-cognitive-and-motivational-aspects-interpersonal-behavior?format=PB&amp;amp;isbn=9780521541251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>