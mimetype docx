--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -590,278 +590,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual performance as predictor of literacy acquisition : A study from kindergarten to Grade 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambert</w:t>
+                <w:t xml:space="preserve">Development of Gender Typicality and Felt Pressure in European French and North African French Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Kurtz-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2017.02.011⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.e23026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.12959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544497v1</w:t>
+                <w:t xml:space="preserve">hal-01991673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Gender Typicality and Felt Pressure in European French and North African French Adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Hoffman</w:t>
+                <w:t xml:space="preserve">Manual performance as predictor of literacy acquisition : A study from kindergarten to Grade 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (5), pp.e23026. </w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (3), pp. 80-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cdev.12959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991673v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other better versus self better in baboons: an evolutionary approach of social comparison</w:t>
               </w:r>
@@ -1304,347 +1304,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Academic Discounting and Devaluing Double-Edged Swords? Their Relations to Global Self-Esteem, Achievement Goals, and Performance Among Stigmatized Students</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Regner</w:t>
+                <w:t xml:space="preserve">The Context of Available Options Affects Health Care Decisions: A Generalization Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre J. S. Morin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Girotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0027799⟩</w:t>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (6), pp.815-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989X12445285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439704v1</w:t>
+                <w:t xml:space="preserve">hal-01439716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Context of Available Options Affects Health Care Decisions: A Generalization Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Academic Discounting and Devaluing Double-Edged Swords? Their Relations to Global Self-Esteem, Achievement Goals, and Performance Among Stigmatized Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Regner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J. S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (6), pp.815-819. </w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104 (3), pp.713-725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0272989X12445285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0027799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439716v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare decisions are context-dependent: Violation of regularity principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Girotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D91363BA"/>
+    <w:nsid w:val="6A2DA281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4693,51 +4693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4425-5377" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075930935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hoffman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kurtz-Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.2012144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000348" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.02.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12959" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss S. Tellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0804-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032094" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Florence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Randon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Seaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kuyper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6494.2010.00630.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18LL1258-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Marsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladd Wheeler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0015558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/014466607X202309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F470474CC0243FC821C235B73286A391610B1D3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04726955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ayme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.456" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04726937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rastoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nezlek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genestoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.81" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6LKV24M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galvaing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.77.5.1011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Hoffman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourin Catherine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Liem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcinerney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/levaluation-une-menace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3412/perspectives-cognitives-et-conduites-sociales-viii" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ttps://www.cambridge.org/fr/universitypress/subjects/psychology/social-psychology/social-mind-cognitive-and-motivational-aspects-interpersonal-behavior?format=PB&amp;amp;isbn=9780521541251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4425-5377" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075930935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hoffman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kurtz-Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.2012144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000348" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.02.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss S. Tellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0804-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032094" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Florence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Randon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027799" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Seaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kuyper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6494.2010.00630.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18LL1258-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Marsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladd Wheeler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0015558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/014466607X202309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F470474CC0243FC821C235B73286A391610B1D3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04726955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ayme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.456" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04726937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rastoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nezlek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genestoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.81" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6LKV24M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galvaing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.77.5.1011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Hoffman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourin Catherine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Liem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcinerney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/levaluation-une-menace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3412/perspectives-cognitives-et-conduites-sociales-viii" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ttps://www.cambridge.org/fr/universitypress/subjects/psychology/social-psychology/social-mind-cognitive-and-motivational-aspects-interpersonal-behavior?format=PB&amp;amp;isbn=9780521541251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>