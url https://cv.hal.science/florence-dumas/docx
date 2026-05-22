--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -171,1363 +171,1363 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Gender Stereotypes about Academic Aptitude among European French and North African French Boys</w:t>
+                <w:t xml:space="preserve">Profiles and motivations of residents transitioning to or from emergency medicine: a nationwide survey in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Hoffman</w:t>
+                <w:t xml:space="preserve">Adrien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beth Kurtz-Costes</w:t>
+                <w:t xml:space="preserve">Baptiste Morcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amaury Gossiome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annique Smeding</w:t>
+                <w:t xml:space="preserve">Delphine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), pp.24-49. </w:t>
+              <w:t xml:space="preserve">International Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17405629.2021.2012144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12245-026-01233-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477558v1</w:t>
+                <w:t xml:space="preserve">hal-05613794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach goal orientations in North African French adolescents: The longitudinal effects of ethnic identity and valuing of school.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Development of Gender Stereotypes about Academic Aptitude among European French and North African French Boys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Kurtz-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/edu0000348⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.24-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17405629.2021.2012144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096519v1</w:t>
+                <w:t xml:space="preserve">hal-03477558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Stress and Suicidal Ideation in the Disclosure of Sexual Orientation among Young French LGB Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approach goal orientations in North African French adolescents: The longitudinal effects of ethnic identity and valuing of school.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Kurtz-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Chesterman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15020290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03117891v1</w:t>
+                <w:t xml:space="preserve">hal-02096519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Gender Typicality and Felt Pressure in European French and North African French Adolescents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characteristics of Stress and Suicidal Ideation in the Disclosure of Sexual Orientation among Young French LGB Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15020290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cdev.12959⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01991673v1</w:t>
+                <w:t xml:space="preserve">hal-03117891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual performance as predictor of literacy acquisition : A study from kindergarten to Grade 1</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of Gender Typicality and Felt Pressure in European French and North African French Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Kurtz-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.e23026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.12959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2017.02.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01544497v1</w:t>
+                <w:t xml:space="preserve">hal-01991673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Other better versus self better in baboons: an evolutionary approach of social comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Manual performance as predictor of literacy acquisition : A study from kindergarten to Grade 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0248⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (3), pp. 80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560925v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choking under monitoring pressure: being watched by the experimenter reduces executive attention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Other better versus self better in baboons: an evolutionary approach of social comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-015-0804-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384036v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order of administration of math and verbal tests: An ecological intervention to reduce stereotype threat on girls’ math performance.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Choking under monitoring pressure: being watched by the experimenter reduces executive attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss S. Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0032094⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (5), pp.1410-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-015-0804-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991677v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter une enquête de satisfaction pour identifier les principaux facteurs de fidélisation des personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Randon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.124-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Context of Available Options Affects Health Care Decisions: A Generalization Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Order of administration of math and verbal tests: An ecological intervention to reduce stereotype threat on girls’ math performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pascal</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Botton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Regner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (6), pp.815-819. </w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (3), pp.850-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0272989X12445285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0032094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439716v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Academic Discounting and Devaluing Double-Edged Swords? Their Relations to Global Self-Esteem, Achievement Goals, and Performance Among Stigmatized Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Regner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J. S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 104 (3), pp.713-725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1555,1233 +1555,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare decisions are context-dependent: Violation of regularity principle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Context of Available Options Affects Health Care Decisions: A Generalization Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Girotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Crupi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (6), pp.815-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989X12445285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440379v1</w:t>
+                <w:t xml:space="preserve">hal-01439716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom Behavioral Assimilation Effects: Systematic Biases in Social Comparison Choice Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Healthcare decisions are context-dependent: Violation of regularity principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Huguet</w:t>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Girotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1, SI), pp.129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01440455v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students' perceptions of parental and teacher academic involvement: Consequences on achievement goals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phantom Behavioral Assimilation Effects: Systematic Biases in Social Comparison Choice Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Régner</w:t>
+                <w:t xml:space="preserve">Marjorie Seaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Loose</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (2), pp.671-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-6494.2010.00630.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440471v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarifying the role of social comparison in the big-fish-little-pond effect (BFLPE): An integrative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Students' perceptions of parental and teacher academic involvement: Consequences on achievement goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Régner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2, SI), pp.263-277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472529v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of the big fish: Investigating the coexistence of the big-fish-little-pond effect with the positive effects of upward comparisons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Clarifying the role of social comparison in the big-fish-little-pond effect (BFLPE): An integrative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Regner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladd Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (1), pp.156 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0015558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1348/014466607X202309⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01440572v1</w:t>
+                <w:t xml:space="preserve">hal-01472529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context effects in the Stroop task : When knowledge of one’s relative standing makes a difference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In search of the big fish: Investigating the coexistence of the big-fish-little-pond effect with the positive effects of upward comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Seaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.73-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1348/014466607X202309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cpl.456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04726955v1</w:t>
+                <w:t xml:space="preserve">hal-01440572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social comparison in the classroom: Is there a tendency to compare upward in elementary school ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Context effects in the Stroop task : When knowledge of one’s relative standing makes a difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John Nezlek</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Ayme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpl.456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726937v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing for a desired reward in the Stroop task : When attentional control is unconscious but effective versus conscious but ineffective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Social comparison in the classroom: Is there a tendency to compare upward in elementary school ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rastoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Nezlek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 58 (3), pp.153-167</w:t>
+              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (12), pp.166-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728906v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social comparison choices in the classroom: Further evidence for students’ upward comparison tendency and its beneficial impact on performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Competing for a desired reward in the Stroop task : When attentional control is unconscious but effective versus conscious but ineffective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Genestoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (3), pp.153-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04728935v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social comparison choices in the classroom: Further evidence for students’ upward comparison tendency and its beneficial impact on performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31 (5), pp.557-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social presence effects in the Stroop task: Further evidence for an attentional view of social facilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Galvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 77 (5), pp.1011-1025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0022-3514.77.5.1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2791,1610 +2925,1610 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’identité de genre chez les collégiennes et les collégiens : Similitudes et différences en fonction de l’origine culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Regner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam J. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Motivation Among North African French Adolescents: The Longitudinal Effects of Ethnic Identity and Value of Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam J. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Loose</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Kurtz-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Research in Child Development SRCD Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Differences in the Developmental Trajectories of Gender Identity in North African French Adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Loose</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Kurtz-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Society for Research in Child Development (SRCD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie au travail est-elle réellement un facteur de satisfaction au travail des infirmières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Randon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourin Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Aramos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes de genre et reproduction des inégalités hommes/femmes en sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Regner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social side of academic achievement goals: The influence of ethnic and gender identities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Régner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th General Meeting of the European Association of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Stokholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upward social comparisons: angel or devil? On the opposite effects of forced and deliberate comparisons in the context of the BFLPE.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Upward social comparisons : angel or devil ? On the opposite effects of forced and deliberate comparisons in the context of the BFLPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert W. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Regner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladd Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Applied Psychology (ICAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Association of Applied Psyhology (IAAP) &amp; Australian Psychological Society (APS), Jul 2010, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">, 2010, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716832v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big-Fish-Little-Pond-Effect: Overview, Extension, and Practical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Seaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Liem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mcinerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Applied Psychology (ICAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Applied Psyhology (IAAP) &amp; Australian Psychological Society (APS), Jul 2010, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upward social comparisons : angel or devil ? On the opposite effects of forced and deliberate comparisons in the context of the BFLPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Upward social comparisons: angel or devil? On the opposite effects of forced and deliberate comparisons in the context of the BFLPE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert W. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Régner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladd Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Applied Psychology (ICAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">, International Association of Applied Psyhology (IAAP) &amp; Australian Psychological Society (APS), Jul 2010, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474174v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le double visage de la comparaison sociale à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrizio Butera; Céline Buchs; Céline Darnon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation, une menace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-104, 2011, 9782130589600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social regulation of cognition: From color-identification in the Stroop task to academic performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Van der Linden; P. Renshaw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Learning : A Theoretical Shift in Perspectives to Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, pp.217-222, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de présence d'autrui, de coaction et de comparaison sociale dans la tâche de Stroop : l'environnement social au secours de la cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Léon Beauvois; Robert-Vincent Joule; Jean-Marc Monteil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Cognitives et Conduites Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.22-39, 2002, Hors collection (sc. sociales), 9782868476708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social influence of automatic responding : controlling the uncontrollable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Galvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph P. Forgas; Kipling D. Williams; Ladd Wheeler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The social mind : cognitive and motivational aspects of interpersonal behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.371-388, 2000, 9780521541251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4462,51 +4596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A2DA281"/>
+    <w:nsid w:val="8C8ED858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4693,51 +4827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4425-5377" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075930935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hoffman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kurtz-Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.2012144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000348" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.02.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss S. Tellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0804-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032094" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Florence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Randon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027799" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Seaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kuyper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6494.2010.00630.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18LL1258-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Marsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladd Wheeler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0015558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/014466607X202309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F470474CC0243FC821C235B73286A391610B1D3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04726955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ayme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.456" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04726937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rastoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nezlek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genestoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.81" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6LKV24M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galvaing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.77.5.1011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Hoffman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourin Catherine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Liem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcinerney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/levaluation-une-menace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3412/perspectives-cognitives-et-conduites-sociales-viii" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ttps://www.cambridge.org/fr/universitypress/subjects/psychology/social-psychology/social-mind-cognitive-and-motivational-aspects-interpersonal-behavior?format=PB&amp;amp;isbn=9780521541251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4425-5377" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075930935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morcel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gossiome" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12245-026-01233-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hoffman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kurtz-Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.2012144" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000348" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12959" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.02.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss S. Tellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0804-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Florence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Randon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032094" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027799" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Seaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kuyper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6494.2010.00630.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18LL1258-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Marsh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladd Wheeler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0015558" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/014466607X202309" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F470474CC0243FC821C235B73286A391610B1D3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04726955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ayme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.456" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04726937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rastoul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nezlek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genestoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.81" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6LKV24M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04728986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galvaing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.77.5.1011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Hoffman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourin Catherine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474167v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716943v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Liem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcinerney" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/levaluation-une-menace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3412/perspectives-cognitives-et-conduites-sociales-viii" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ttps://www.cambridge.org/fr/universitypress/subjects/psychology/social-psychology/social-mind-cognitive-and-motivational-aspects-interpersonal-behavior?format=PB&amp;amp;isbn=9780521541251" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>