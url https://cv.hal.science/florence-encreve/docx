--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -381,2028 +381,2183 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Institution des sourds-muets de Paris, les sourds et la norme médicale au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Jahan; Alexis Karacostas; Anne Picaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendre les sourds à la société ? Une histoire de l'Institut national de jeunes sourds de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creaphis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 195-211, 2025, 978-2-35428-218-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05575254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur les lèvres. Septembre 1880</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Bledniak, Isabelle Matamoros et Fabrice Virgili. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.132-133, 2022, EAN : 9782271140111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of deaf and hearing interpreters in France from the high Middle Ages to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christopher Stone; Robert Adam; Ronice Müller de Quadros; Christian Rathmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Sign Language Translation and Interpreting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2022, 9781003019664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003019664-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003019664-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03668876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Editions Classiques Garnier. </w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Encrevé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traductologie et langue des signes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.49-63, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12037-7.p.0049⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-13, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12037-7.p.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Florence Encrevé. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts de personnes en interprétation LSF/français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traductologie et langue des signes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12037-7.p.0009⟩</w:t>
+              <w:t xml:space="preserve">, , pp.49-63, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12037-7.p.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The societal and political recognition of French Sign Language (LSF) in France : 1970 - 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Legal Recognition of Sign Languages Advocacy and Outcomes Around the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulilingual Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-158, 2019, 9781788923996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulilingual Matters</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02886980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’incarnation des interprètes et des traducteurs LSF/français lorsqu’ils œuvrent vers la langue des signes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solange Hibbs, Adriana Şerban, Nathalie Vincent-Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et traduction, corps en traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-92, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire pour traduire : enjeux et formation universitaire des interprètes-traducteurs en langue des signes française (LSF)/français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Beaudet et Véronique Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures expertes en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.291-300, 2015, 978-2-85399-967-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue des signes : perpétuelle &amp;quot;utopie&amp;quot; des sourds (XVIIIe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Colantonio et Caroline Fayolle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et utopie. Avec Michèle Riot-Sarcey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Vincennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-180, 2014, 978-2-84292-412-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérando et les professeurs sourds de l'Institution des sourds-muets de Paris au début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Chappey, Carole Christen et Igor Moullier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joseph-Marie de Gérando (1772-1842). Connaître et réformer la société, Actes du colloque « Observer, normaliser et réformer la société du premier XIXe siècle - Joseph-Marie de Gérando (1772-1842) au carrefour des savoirs. Lille, 31 mai-1er juin 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-166, 2014, 978-2-7535-3340-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Langue des signes Française (LSF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georg Kremnitz coordinateur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire sociale des langues de France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.619-629, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interprètes LSF/français en France depuis le Réveil Sourd et la linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235, p. 101-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05575267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Sign Language/French Translation Studies in France: A Mini Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, pp.798268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcomm.2022.798268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives: On the Historicalness of Sign Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Sign Language Research Sixty Years Later: Current and Future Perspectives, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcomm.2022.801862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A « família » dos surdos-mudos face à ideia do progresso no século XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (51), pp.261-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18542/moara.v1i51.7347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard de la société française sur les sourds du XIXe au XXIe siècles : idée de progrès versus langue des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Pasajes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (Julio/deciembre), pp.20-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps des sourds dans la société française du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Inclusiones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, I Coloquio franco latinoamericano de inverstigación en discapacidad Paris - Francia, Volumen especial (julio/septiembre), pp.132-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vision des &amp;quot;vaincus&amp;quot; : écrire l'histoire des sourds hier et aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spécificités historiques des formations d'interprètes LSF/français en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Sens, revue de l'Association française des interprètes et traducteurs en langue des signes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les interprètes en langue des signes, des interprètes comme les autres ? Deuxième volume - Formations et représentations, 2, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;famille&amp;quot; des sourds-muets face à l'idée de progrès au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.145-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'abbé de l'Épée à l'abbé Tarra. La conversion des ecclésiastiques catholiques à la méthode orale dans l'éducation des sourds (1760-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l'abbé de l'Épée à l'abbé Tarra. La conversion des ecclésiastiques catholiques à la méthode orale dans l'éducation des sourds (1760-1880) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (238), pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourds et médecins au XIXe siècle : deux regards opposés sur la surdité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourds et médecins au XIXe siècle : deux regards opposés sur la surdité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Surdités : entre handicap et minorité culturelle, 83, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur le congrès de Milan et ses conséquences sur la langue des signes française à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.83-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de l’interprétation en langue des signes française du milieu du XVIIIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surdités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5-6, pp.121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2412,1250 +2567,1250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répétition en Langue des Signes Française : étude à partir d'une interprétation d'un texte littéraire francophone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Gendreau-Le Corfec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La répétition en discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stephan Willem; Laure Gardelle, Oct 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire des interprètes LSF/français en France depuis les années 1970 et l’émancipation de sourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e conférence annuelle d'ALTER, Société Européenne de Recherche sur le Handicap Protection, autonomie, émancipation, Une alliance (im)possible ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des hautes études en sciences sociales, Jun 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incarnation, l’un des trois anneaux du “noeud borroméen” de l’enseignement de l’interprétation et de la traduction LSF/français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : prise de rôle et incarnation dans l’interprétation vers la LSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Dec 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What disruptive effects in cognitive processing should be taken into account in sign language interpreting? The case of interpreting in a medical context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Paas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un costume trop étroit ? De la difficulté des langues à dénommer les réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la portée d’un mot nouveau : l’audisme pratiques, savoirs et changement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprètes entre une langue vocale et une langue des signes : un bilinguisme de troisième type ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIes rencontres interdisciplinaires franco-brésiliennes -Colloque Surdité et typologie des langues. Quelles implications didactiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, Jan 2024, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprètes entre une langue vocale et une langue des signes : un bilinguisme de troisième type ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIes rencontres interdisciplinaires franco-brésiliennes : surdité et typologie des langues, quelles implications didactiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Denis, Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Transferts de personnes en interprétation LSF/français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier congrès mondial de traductologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de traductologie (Université Paris-Nanterre), la SEPTET, Société d’études des pratiques et théories en traduction (SEPTET, société de spécialité de la SAES), le laboratoire Modèles-Dynamiques-Corpus (MoDyCo, UMR 7114, Université Paris-Nanterre), le Centre de recherches anglophones (CREA, EA 370, Université Paris-Nanterre), Apr 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incarnation physique des interprètes et des traducteurs LSF/français lorsqu’ils œuvrent vers la langue des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et traduction, corps en traduction (traduction et interprétation de conférence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche pluridisciplinaire en arts, lettres et langues (IRPALL) de l’Université Toulouse-Jean Jaurès/Études montpelliéraines du monde anglophone (EMMA) de l’Université Paul-Valéry Montpellier 3, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écoute de l'interprète en langue des signes, une pratique linguistiquement et historiquement spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques du son et professions de l'écoute. Perspectives historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des hautes études en sciences sociales, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le corps des sourds dans la société française (XIXe-XXe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ier colloque franco-latino-américain de recherche sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme « Handicaps et sociétés » de l'École des hautes études en sciences sociales, Institut national supérieur de formation et de recherche pour l’éducation des jeunes handicapés et les enseignements adaptés, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deaf people history and the evolution of French society since the eighteenth century : idea of progress and sign language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Deafness in Eighteenth- to Twentieth- Century France and Russia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Max Planck Institute for the History of Science/Sabine Arnaud, Dec 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire pour traduire : enjeux et formation universitaire des interprètes-traducteurs en langue des signes française (LSF)/français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « L’écriture experte : enjeux sociaux &amp; scientifiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2013, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l'écriture de l'histoire des sourds du début du XIXe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deaf Studies, Deaf History, quelles épistémologies ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des hautes études en sciences sociales, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérando et les professeurs sourds de l'Institution des sourds-muets de Paris au début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joseph-Marie de Gérando (1772-1842). Connaître et réformer la société, Actes du colloque « Observer, normaliser et réformer la société du premier XIXe siècle - Joseph-Marie de Gérando (1772-1842) au carrefour des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chappey, J.-L., Christen, C., Moullier, I., May 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de la langue des signes au XIXe siècle : conséquences sur sa présence actuelle à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues de France et l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’AULF (Association universitaire des langues de France)/CRBC (Centre de Recherche Bretonne &amp; Celtique, Brest), Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3665,247 +3820,247 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLT applied to simultaneous interpreting LV / LS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacci Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Paas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e conférence internationale sur la théorie de la charge cognitive - ICLT 2023 Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreters in sign language: The advantages of multidisciplinary training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Signed Language 
 Interpretation and Translation Research
  Université de Gallaudet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Gallaudet, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3915,2288 +4070,2382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaine de l'histoire 2023 : les langues des l'histoire, Ecole normale supérieure de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traductologie et langue des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numok 2022 : les avatars en 3D : le futur de la langue des signes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Traductologie et langue des signes</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émission Vacarme, sur la RTS (radio télévision suisse) : &amp;quot;Surdité : du déni à la fierté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Émission Vacarme, sur la RTS (radio télévision suisse) : &amp;quot;Surdité : du déni à la fierté</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émission Concordance des temps, sur France Culture, animée par Jean-Noël Jeanneney : &amp;quot;Au XIXe siècle : les sourds parmi les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourdland 2021 : L’art d’écrire en LSF et la traduction littéraire FR-LSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio France internationale, émission « De vive(s) voix : Théodore Monod, fasciné par le désert du Sahara »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire des sourds</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et la main (France 5), émission « Colère sourde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’œil et la main (France 5), émission « Colère sourde »</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France culture, émission « La Grande table d’été : Ouvrir la voie à l’histoire des sourds »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">France culture, émission « La Grande table d’été : Ouvrir la voie à l’histoire des sourds »</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion et communautarisme : les Sourds dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’éducation des sourds (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire de l’éducation des sourds (XIXe-XXe siècles)</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’histoire des sourds. Enjeux linguistiques et épistémologiques. Partie II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Télévision Suisse, Journal du matin : « Un jour, une victoire (3/5) : Emmanuelle Laborit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter la terminologie à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’éducation bilingue appliquée aux sourds en France du XVIIIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et la main (France 5) : « L’âge d’or. Un siècle d’ascension de la langue des signes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’éducation des sourds – rôle des Instituts nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la langue des signes française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches traductologiques sur la langue des signes ont-elles leur place en sciences du langage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Galère : « Libre débat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et la main (France 5) : « Médiateur, le maillon fort »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Radio Galère : « Libre débat »</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux Sociétés centrales des sourds-muets au XIXe siècle : deux visions de la surdité et de la langue des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Libertaire : « Pas de quartiers », la langue des signes, ses locuteurs, ses interprètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action politique de Ferdinand Berthier en faveur des sourds et de la langue des signes (1834-1868)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Radio Libertaire : « Pas de quartiers », la langue des signes, ses locuteurs, ses interprètes</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille des sourds-muets (1830-1870). Séminaire Surdité et langue des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'action politique de Ferdinand Berthier en faveur des sourds et de la langue des signes (1834-1868)</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence de la science sur la langue des signes au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes (Radio Télévision Suisse): « D’un monde à l’autre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes (Radio Télévision Suisse) : « La langue des signes expliquée aux nuls »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et la main (France 5), « Femmes ou sourdes ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et la main (France 5) : « Une histoire de profs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Berthier et la &amp;quot;nation sourde&amp;quot; au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprétation en langue des signes : la construction d'un métier. Perspective historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et la main (France 5), « Une langue à part »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution de l’interprétation en langue des signes française du milieu du XVIIIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et la main (France 5),« Edition spéciale10 ans ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traductologie langue des signes française (LSF)/français : un art du tissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université Paris 8 - Vincennes Saint-Denis, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05575224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6343,51 +6592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Encrev&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/collections/silex/ouvrages.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jeggli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cantin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003019664-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12037-7.p.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/traductologie-et-langue-des-signes-introduction.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12037-7.p.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.multilingual-matters.com/display.asp?isb=9781788923996" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/corps-et-traduction-corps-en-traduction/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/themes/histoire/genre-et-utopie-9782842924126-7-597.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3504" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.798268" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.801862" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/moara.v1i51.7347" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Gendreau-Le Corfec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bacci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Paas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04424579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacci Alain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669766v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727486v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727564v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727538v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Encrev&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/collections/silex/ouvrages.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jeggli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1301/rendre-les-sourds-a-la-societe/?of=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cantin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003019664-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/traductologie-et-langue-des-signes-introduction.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12037-7.p.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12037-7.p.0049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.multilingual-matters.com/display.asp?isb=9781788923996" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/corps-et-traduction-corps-en-traduction/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/themes/histoire/genre-et-utopie-9782842924126-7-597.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.798268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.801862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/moara.v1i51.7347" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Gendreau-Le Corfec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bacci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Paas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04424579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacci Alain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711683v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05575224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>