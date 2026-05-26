--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -2916,191 +2916,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interprètes entre une langue vocale et une langue des signes : un bilinguisme de troisième type ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIes rencontres interdisciplinaires franco-brésiliennes -Colloque Surdité et typologie des langues. Quelles implications didactiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Jan 2024, Saint Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un costume trop étroit ? De la difficulté des langues à dénommer les réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la portée d’un mot nouveau : l’audisme pratiques, savoirs et changement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669739v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04387369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprètes entre une langue vocale et une langue des signes : un bilinguisme de troisième type ?</w:t>
               </w:r>
@@ -4140,1900 +4140,1900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numok 2022 : les avatars en 3D : le futur de la langue des signes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traductologie et langue des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Numok 2022 : les avatars en 3D : le futur de la langue des signes ?</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émission Vacarme, sur la RTS (radio télévision suisse) : &amp;quot;Surdité : du déni à la fierté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Émission Vacarme, sur la RTS (radio télévision suisse) : &amp;quot;Surdité : du déni à la fierté</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émission Concordance des temps, sur France Culture, animée par Jean-Noël Jeanneney : &amp;quot;Au XIXe siècle : les sourds parmi les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourdland 2021 : L’art d’écrire en LSF et la traduction littéraire FR-LSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio France internationale, émission « De vive(s) voix : Théodore Monod, fasciné par le désert du Sahara »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Histoire des sourds</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et la main (France 5), émission « Colère sourde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’œil et la main (France 5), émission « Colère sourde »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France culture, émission « La Grande table d’été : Ouvrir la voie à l’histoire des sourds »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">France culture, émission « La Grande table d’été : Ouvrir la voie à l’histoire des sourds »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion et communautarisme : les Sourds dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’éducation des sourds (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Histoire de l’éducation des sourds (XIXe-XXe siècles)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’histoire des sourds. Enjeux linguistiques et épistémologiques. Partie II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Télévision Suisse, Journal du matin : « Un jour, une victoire (3/5) : Emmanuelle Laborit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Radio Télévision Suisse, Journal du matin : « Un jour, une victoire (3/5) : Emmanuelle Laborit »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter la terminologie à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et la main (France 5) : « L’âge d’or. Un siècle d’ascension de la langue des signes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’éducation des sourds – rôle des Instituts nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’éducation bilingue appliquée aux sourds en France du XVIIIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la langue des signes française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches traductologiques sur la langue des signes ont-elles leur place en sciences du langage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Galère : « Libre débat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et la main (France 5) : « Médiateur, le maillon fort »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Radio Galère : « Libre débat »</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux Sociétés centrales des sourds-muets au XIXe siècle : deux visions de la surdité et de la langue des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Libertaire : « Pas de quartiers », la langue des signes, ses locuteurs, ses interprètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action politique de Ferdinand Berthier en faveur des sourds et de la langue des signes (1834-1868)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Radio Libertaire : « Pas de quartiers », la langue des signes, ses locuteurs, ses interprètes</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille des sourds-muets (1830-1870). Séminaire Surdité et langue des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'action politique de Ferdinand Berthier en faveur des sourds et de la langue des signes (1834-1868)</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence de la science sur la langue des signes au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Encrevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes (Radio Télévision Suisse): « D’un monde à l’autre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes (Radio Télévision Suisse) : « La langue des signes expliquée aux nuls »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et la main (France 5) : « Une histoire de profs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et la main (France 5), « Femmes ou sourdes ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727554v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01711683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Berthier et la &amp;quot;nation sourde&amp;quot; au XIXe siècle</w:t>
               </w:r>
@@ -6592,51 +6592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Encrev&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/collections/silex/ouvrages.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jeggli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1301/rendre-les-sourds-a-la-societe/?of=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cantin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003019664-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/traductologie-et-langue-des-signes-introduction.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12037-7.p.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12037-7.p.0049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.multilingual-matters.com/display.asp?isb=9781788923996" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/corps-et-traduction-corps-en-traduction/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/themes/histoire/genre-et-utopie-9782842924126-7-597.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.798268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.801862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/moara.v1i51.7347" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Gendreau-Le Corfec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bacci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Paas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04424579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacci Alain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711683v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05575224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Encrev&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/collections/silex/ouvrages.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jeggli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1301/rendre-les-sourds-a-la-societe/?of=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cantin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003019664-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/traductologie-et-langue-des-signes-introduction.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12037-7.p.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12037-7.p.0049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.multilingual-matters.com/display.asp?isb=9781788923996" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/corps-et-traduction-corps-en-traduction/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/themes/histoire/genre-et-utopie-9782842924126-7-597.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.798268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.801862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/moara.v1i51.7347" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Gendreau-Le Corfec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bacci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Paas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04424579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacci Alain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05575224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>