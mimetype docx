--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -193,51 +193,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, NS 4, pp.235-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/revue-novae.2025.9706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -382,299 +382,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by GWAS of marker haplotypes relevant to breed potato for Globodera pallida resistance</w:t>
+                <w:t xml:space="preserve">Organization of plant Biological Resource Centers for research in France: History, evolution and current status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leuenberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Esnault</w:t>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. L. Lebas</w:t>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. Cann</w:t>
+                <w:t xml:space="preserve">Anne Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04794-8⟩</w:t>
+              <w:t xml:space="preserve">Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, S2, pp.78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46265/genresj.ASZO2413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984197v1</w:t>
+                <w:t xml:space="preserve">hal-04991099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of plant Biological Resource Centers for research in France: History, evolution and current status</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification by GWAS of marker haplotypes relevant to breed potato for Globodera pallida resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+                <w:t xml:space="preserve">J. Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+                <w:t xml:space="preserve">P. L. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Delaunay</w:t>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+                <w:t xml:space="preserve">M. P. Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, S2, pp.78-90. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (3), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46265/genresj.ASZO2413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04794-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04991099v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic dataset integrating genotyping-by-sequencing, SolCAP array and PCR marker data on tetraploid potato advanced breeding lines</w:t>
               </w:r>
@@ -922,395 +922,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity Trends in the Cultivated Potato: A Spatiotemporal Overview</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'une core collection pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11040604⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660680v1</w:t>
+                <w:t xml:space="preserve">hal-04181808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une core collection pomme de terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryoconservation d’apex de Solanum tuberosum et espèces apparentées par la technique de vitrification en gouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art10⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181808v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoconservation d’apex de Solanum tuberosum et espèces apparentées par la technique de vitrification en gouttes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Diversity Trends in the Cultivated Potato: A Spatiotemporal Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Spanoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Nirsha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Souchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+                <w:t xml:space="preserve">Deborah Lanterbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.73-83. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology11040604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181718v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of horticultural genetic resources in France</w:t>
               </w:r>
@@ -1322,51 +1322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bloquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2167,51 +2167,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Archidémio</w:t>
+                <w:t xml:space="preserve">Projet Archidémio : surface foliaire et mildiou étroitement liés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
@@ -2268,51 +2268,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208700v1</w:t>
+                <w:t xml:space="preserve">hal-02643183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity among native varieties and commercial cultivars of [i]Solanum tuberosum[/i] ssp [i]tuberosum[/i] L. present in Chile</w:t>
               </w:r>
@@ -2409,286 +2409,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New stable QTLs for berry weight do not colocalize with QTLs for seed traits in cultivated grapevine (Vitis vinifera L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Romieu</w:t>
+                <w:t xml:space="preserve">Projet Archidémio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189827v1</w:t>
+                <w:t xml:space="preserve">hal-01208700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Archidémio : surface foliaire et mildiou étroitement liés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaucher</w:t>
+                <w:t xml:space="preserve">New stable QTLs for berry weight do not colocalize with QTLs for seed traits in cultivated grapevine (Vitis vinifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Farnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643183v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro bulb development in shallot (Allium cepa L. Aggregatum Group): effects of anti-gibberellins, sucrose and light</w:t>
               </w:r>
@@ -4236,51 +4236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a cryopreservation method for virus elimination in potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,51 +5120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-novae.2025.9706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ASZO2413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spanoghe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marique" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nirsha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Lanterbecq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11040604" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art09" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03372865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-016-9332-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laversin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mear" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s215-pj06" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Solano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acuna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1982-56762014000400005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mathias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2225/vol16-issue6-fulltext-15" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grolier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Guen-Le Saos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hourmant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danglot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0951-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4F1JKG2F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boursiquot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zabaria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jamaux-Despr&#233;aux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Anna Le Ven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Confuron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Christine Daunay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-novae.2025.9706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ASZO2413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art09" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spanoghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nirsha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Lanterbecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11040604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03372865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-016-9332-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laversin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mear" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s215-pj06" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Solano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acuna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1982-56762014000400005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mathias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2225/vol16-issue6-fulltext-15" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grolier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Guen-Le Saos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hourmant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danglot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0951-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4F1JKG2F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boursiquot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zabaria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jamaux-Despr&#233;aux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Anna Le Ven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Confuron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Christine Daunay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>