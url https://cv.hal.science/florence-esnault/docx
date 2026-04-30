--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -382,299 +382,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of plant Biological Resource Centers for research in France: History, evolution and current status</w:t>
+                <w:t xml:space="preserve">Identification by GWAS of marker haplotypes relevant to breed potato for Globodera pallida resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+                <w:t xml:space="preserve">J. Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+                <w:t xml:space="preserve">P. L. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Delaunay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+                <w:t xml:space="preserve">M. P. Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46265/genresj.ASZO2413⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (3), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04794-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991099v1</w:t>
+                <w:t xml:space="preserve">hal-04984197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by GWAS of marker haplotypes relevant to breed potato for Globodera pallida resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organization of plant Biological Resource Centers for research in France: History, evolution and current status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leuenberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Esnault</w:t>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. L. Lebas</w:t>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Anne Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. Cann</w:t>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138 (3), pp.52. </w:t>
+              <w:t xml:space="preserve">Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, S2, pp.78-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04794-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46265/genresj.ASZO2413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04984197v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic dataset integrating genotyping-by-sequencing, SolCAP array and PCR marker data on tetraploid potato advanced breeding lines</w:t>
               </w:r>
@@ -1322,51 +1322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bloquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2167,791 +2167,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Archidémio : surface foliaire et mildiou étroitement liés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+                <w:t xml:space="preserve">Genetic diversity among native varieties and commercial cultivars of [i]Solanum tuberosum[/i] ssp [i]tuberosum[/i] L. present in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (6), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2225/vol16-issue6-fulltext-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643183v1</w:t>
+                <w:t xml:space="preserve">hal-01208688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity among native varieties and commercial cultivars of [i]Solanum tuberosum[/i] ssp [i]tuberosum[/i] L. present in Chile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Mathias</w:t>
+                <w:t xml:space="preserve">Projet Archidémio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208688v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Archidémio</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaucher</w:t>
+                <w:t xml:space="preserve">New stable QTLs for berry weight do not colocalize with QTLs for seed traits in cultivated grapevine (Vitis vinifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Farnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208700v1</w:t>
+                <w:t xml:space="preserve">hal-01189827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New stable QTLs for berry weight do not colocalize with QTLs for seed traits in cultivated grapevine (Vitis vinifera L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Romieu</w:t>
+                <w:t xml:space="preserve">Projet Archidémio : surface foliaire et mildiou étroitement liés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189827v1</w:t>
+                <w:t xml:space="preserve">hal-02643183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro bulb development in shallot (Allium cepa L. Aggregatum Group): effects of anti-gibberellins, sucrose and light</w:t>
+                <w:t xml:space="preserve">Genetic mapping of grapevine (Vitis vinifera L.) applied to the detection of QTLs for seedlessness and berry weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Guen-Le Saos</w:t>
+                <w:t xml:space="preserve">A. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hourmant</w:t>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Danglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Riaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcf063⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 105, pp.780-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-002-0951-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681964v1</w:t>
+                <w:t xml:space="preserve">hal-02680982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of grapevine (Vitis vinifera L.) applied to the detection of QTLs for seedlessness and berry weight</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Danglot</w:t>
+                <w:t xml:space="preserve">In vitro bulb development in shallot (Allium cepa L. Aggregatum Group): effects of anti-gibberellins, sucrose and light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Guen-Le Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hourmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-002-0951-z⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89, pp.419-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcf063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680982v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of two SCAR markers for marker-assisted selection of seedless grapevine cultivars</w:t>
               </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,51 +3179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 97 (5-6), pp.950-959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3798,64 +3798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International symposium on grapevine genetics and breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5120,51 +5120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-novae.2025.9706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ASZO2413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art09" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spanoghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nirsha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Lanterbecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11040604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03372865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-016-9332-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laversin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mear" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s215-pj06" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Solano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acuna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1982-56762014000400005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mathias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2225/vol16-issue6-fulltext-15" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grolier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Guen-Le Saos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hourmant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danglot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0951-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4F1JKG2F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boursiquot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zabaria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jamaux-Despr&#233;aux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Anna Le Ven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Confuron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Christine Daunay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-novae.2025.9706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ASZO2413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art09" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spanoghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nirsha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Lanterbecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11040604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03372865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-016-9332-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laversin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mear" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s215-pj06" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Solano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acuna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1982-56762014000400005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mathias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2225/vol16-issue6-fulltext-15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grolier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danglot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0951-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4F1JKG2F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Guen-Le Saos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hourmant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf063" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boursiquot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zabaria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jamaux-Despr&#233;aux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Anna Le Ven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Confuron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Christine Daunay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>