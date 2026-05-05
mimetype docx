--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -141,256 +141,269 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Instagram disclosure on consumer reactions to sponsored posts: The moderating impact of social media influencers’ perceived popularity</w:t>
+                <w:t xml:space="preserve">Why should nano influencers disclose when they are not sponsored? The impact of impartiality disclosure and influencer type on behavioral intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Passebois Ducros</w:t>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Euzéby</w:t>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Machat</w:t>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Recherche et Applications en Marketing, </w:t>
+              <w:t xml:space="preserve">Journal of Marketing Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20515707231175589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10696679.2025.2505849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233698v1</w:t>
+                <w:t xml:space="preserve">hal-05577140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating consumer experience in hybrid museums: a netnographic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of Instagram disclosure on consumer reactions to sponsored posts: The moderating impact of social media influencers’ perceived popularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Passebois Ducros</w:t>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Euzéby</w:t>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (2), pp.180-199. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Recherche et Applications en Marketing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/QMR-07-2018-0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20515707231175589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233720v1</w:t>
+                <w:t xml:space="preserve">hal-04233698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction between reputation and information search: Evidence of information avoidance and confirmation bias</w:t>
               </w:r>
@@ -402,51 +415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -487,575 +500,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of the Venue in an Information Search:Online Ticket Purchase in the Performing Arts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigating consumer experience in hybrid museums: a netnographic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.180-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/QMR-07-2018-0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835672v1</w:t>
+                <w:t xml:space="preserve">hal-04233720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'ai envie, je peux, je vais ... aller au spectacle - Etude de l'influence d'internet sur la fréquentation du spectacle vivant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Importance of the Venue in an Information Search:Online Ticket Purchase in the Performing Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2/5 (247), pp.49-63</w:t>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (3), pp.60-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675111v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectacle vivant et internet: exister en ligne pour accroître la fréquentation en salle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">J'ai envie, je peux, je vais ... aller au spectacle - Etude de l'influence d'internet sur la fréquentation du spectacle vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2/5 (247), pp.49-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422630v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectacle vivant et internet : Exister en ligne pour accroître la fréquentation en salle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spectacle vivant et internet: exister en ligne pour accroître la fréquentation en salle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 66, pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.066.59.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.066.0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02052078v1</w:t>
+                <w:t xml:space="preserve">hal-02422630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande-annonce cinématographique : quel impact sur la décision d'aller voir le film ? Une étude exploratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spectacle vivant et internet : Exister en ligne pour accroître la fréquentation en salle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 33, pp.39-50. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.066.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.033.39.50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02919450v1</w:t>
+                <w:t xml:space="preserve">hal-02052078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La bande-annonce cinématographique : quel impact sur la décision d'aller voir le film ? Une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33, pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.033.39.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02919450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le processus de révision de RAM : une étude longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Euzeby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 13 (2), pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737019801300201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1065,1115 +1169,1115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot fun, sinon rien ! Quel robot dans l'univers des services ? Interrogations sur déterminants de la qualité de l'interaction homme robot dans la relation commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ducros-Passebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6066226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branding the performing arts in the digital age: Lessons from the Opéra de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ducros Passebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Arts and Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ca'Foscari University of Venice, Jun 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il incarner les dispositifs d’aide à la vente ? Une analyse à travers la présence sociale perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Machat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neither museum nor amusement park : how consumers experienced &amp;quot;hybrid museums ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Arts and Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing gamification devices in museum : Drivers and challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Arts and Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TU LE TROUVES JOLI MON ROBOT ? COMPRENDRE LES FACTEURS DETERMINANTS DE L'ACCEPTABILITE DU ROBOT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment gamifier un service pour engager le client ? Proposition d’une typologie de dispositifs gamifiés appliqués au secteur du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passebois- Ducrot Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème congrès international de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">15th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675322v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment gamifier un service pour engager le client ? Proposition d’une typologie de dispositifs gamifiés appliqués au secteur du patrimoine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TU LE TROUVES JOLI MON ROBOT ? COMPRENDRE LES FACTEURS DETERMINANTS DE L'ACCEPTABILITE DU ROBOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prigent</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t>
+              <w:t xml:space="preserve">32ème congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543580v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du robot dans l’expérience muséale et touristique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gamification des dispositifs de médiation culturelle : Quelle perception et quel impact sur l’expérience de visite ? Le cas de la corderie Royale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque international pluridisciplinaire ASTRES : Observer les touristes pour mieux comprendre les tourismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">XIIIth International Conference on Arts &amp; Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543592v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix d'un spectacle en ligne. La salle est-elle importante pour les jeunes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Martinez</w:t>
+                <w:t xml:space="preserve">Apport du robot dans l’expérience muséale et touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Euzéby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Arts and Cultural Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">5e Colloque international pluridisciplinaire ASTRES : Observer les touristes pour mieux comprendre les tourismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146339v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gamification des dispositifs de médiation culturelle : Quelle perception et quel impact sur l’expérience de visite ? Le cas de la corderie Royale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le choix d'un spectacle en ligne. La salle est-elle importante pour les jeunes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth International Conference on Arts &amp; Cultural Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Arts and Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675348v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectacle vivant : réputation d'un artiste pour la génération Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2188,51 +2292,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 12th International Conference on Arts and Cultural Management, 26-29 july, Bogotà, Colombie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bogotà, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2242,65 +2346,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes et influence de la notoriété et de la réputation sur la prise de décision relative à l'achat en ligne d'un spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,51 +2412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2362,137 +2466,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etiquetage environnemental et valeur perçue pour le consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSE et communication environnementale - workshop, 19-20 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Paris-Dauphine, Chaire Performances des organisations, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2502,118 +2606,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'échelles de mesure des réactions aux bandes annonces cinématographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Euzeby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00135509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2681,51 +2785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="738B227A"/>
+    <w:nsid w:val="018244C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2912,51 +3016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-euzeby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8128-302X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois Ducros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Machat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231175589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-07-2018-0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.03.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01835672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.066.59.71" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.066.0059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.033.39.50" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Euzeby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019801300201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6066226" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros Passebois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois- Ducrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Ferran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-euzeby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8128-302X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Machat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10696679.2025.2505849" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233698v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231175589" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.03.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois Ducros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-07-2018-0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01835672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.066.59.71" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.066.0059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.033.39.50" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Euzeby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019801300201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6066226" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros Passebois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois- Ducrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Ferran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>