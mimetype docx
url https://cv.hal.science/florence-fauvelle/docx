--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -479,325 +479,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolite succinate inhibits influenza virus replication through succinylation and nuclear retention of the viral nucleoprotein</w:t>
+                <w:t xml:space="preserve">A metabolic biomarker predicts Parkinson’s disease at the early stages in patients and animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Cezard</w:t>
+                <w:t xml:space="preserve">David Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guillon</w:t>
+                <w:t xml:space="preserve">Thibault Dufourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Bréa-Diakite</w:t>
+                <w:t xml:space="preserve">Mélina Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+                <w:t xml:space="preserve">Carole Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baranek</w:t>
+                <w:t xml:space="preserve">Paola Bossù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.119. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (4), pp.146400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/23120541.lsc-2022.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI146400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494773v1</w:t>
+                <w:t xml:space="preserve">hal-03577368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metabolic biomarker predicts Parkinson’s disease at the early stages in patients and animal models</w:t>
+                <w:t xml:space="preserve">The metabolite succinate inhibits influenza virus replication through succinylation and nuclear retention of the viral nucleoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mallet</w:t>
+                <w:t xml:space="preserve">Adeline Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Dufourd</w:t>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Decourt</w:t>
+                <w:t xml:space="preserve">Deborah Bréa-Diakite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Carcenac</w:t>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Bossù</w:t>
+                <w:t xml:space="preserve">Thomas Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (4), pp.146400. </w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI146400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/23120541.lsc-2022.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577368v1</w:t>
+                <w:t xml:space="preserve">hal-04494773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-routing Metabolism by the Mitochondrial Pyruvate Carrier Inhibitor MSDC-0160 Attenuates Neurodegeneration in a Rat Model of Parkinson’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -887,5190 +887,5056 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host succinate inhibits influenza virus infection through succinylation and nuclear retention of the viral nucleoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bréa-Diakite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO Journal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp.e108306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/embj.2021108306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500374v1</w:t>
+                <w:t xml:space="preserve">hal-03687124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host succinate inhibits influenza virus infection through succinylation and nuclear retention of the viral nucleoprotein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The metabolic reprogramming in acute myeloid leukemia patients depends on their genotype and is a prognostic marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lo Presti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mossuz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.156-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embj.2021108306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03687124v2</w:t>
+                <w:t xml:space="preserve">hal-03110491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic reprogramming in acute myeloid leukemia patients depends on their genotype and is a prognostic marker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lo Presti</w:t>
+                <w:t xml:space="preserve">In vivo characterization of physiological and metabolic changes related to isocitrate dehydrogenase 1 mutation expcression by multiparametric MRI and MRS in a rat model with orthotopically grafted human-derived glioblastoma cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002981⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), pp.e4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110491v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of physiological and metabolic changes related to isocitrate dehydrogenase 1 mutation expcression by multiparametric MRI and MRS in a rat model with orthotopically grafted human-derived glioblastoma cell lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Doyen</w:t>
+                <w:t xml:space="preserve">The differential activation of metabolic pathways in leukemic cells depending on their genotype and micro-environmental stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lo Presti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mossuz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (6), pp.e4490. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.4490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-020-1633-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159567v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The differential activation of metabolic pathways in leukemic cells depending on their genotype and micro-environmental stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lo Presti</w:t>
+                <w:t xml:space="preserve">A 12‐month pilot study outcomes of vagus nerve stimulation in Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sinniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Trocmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-020-1633-z⟩</w:t>
+              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nmo.13911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993069v1</w:t>
+                <w:t xml:space="preserve">hal-02993026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 12‐month pilot study outcomes of vagus nerve stimulation in Crohn's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hoffmann</w:t>
+                <w:t xml:space="preserve">In vivo γ‐aminobutyric acid increase as a biomarker of the epileptogenic zone: An unbiased metabolomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae Labriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nmo.13911⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (1), pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993026v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04693171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo γ‐aminobutyric acid increase as a biomarker of the epileptogenic zone: An unbiased metabolomics approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wafae Labriji</w:t>
+                <w:t xml:space="preserve">Low expression of ANT1 confers oncogenic properties to rhabdomyosarcoma tumor cells by modulating metabolism and death pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huchedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fagault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.16768⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-020-00302-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04693171v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low expression of ANT1 confers oncogenic properties to rhabdomyosarcoma tumor cells by modulating metabolism and death pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Rossi</w:t>
+                <w:t xml:space="preserve">LKB1 specifies neural crest cell fates through pyruvate-alanine cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Pernet-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-020-00302-1⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.eaau5106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aau5106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993062v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LKB1 specifies neural crest cell fates through pyruvate-alanine cycling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sakina Torch</w:t>
+                <w:t xml:space="preserve">High-Resolution Magic Angle Spinning NMR-Based Metabolomics Revealing Metabolic Changes in Lung of Mice Infected with P. aeruginosa Consistent with the Degree of Disease Severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Legouëllec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Meynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aau5106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (10), pp.3409-3417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328640v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Magic Angle Spinning NMR-Based Metabolomics Revealing Metabolic Changes in Lung of Mice Infected with P. aeruginosa Consistent with the Degree of Disease Severity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toussaint</w:t>
+                <w:t xml:space="preserve">Effect of organochlorine pesticides exposure on the maize root metabolome assessed using high-resolution magic-angle spinning $^1$H NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khelalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Raveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00306⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.539 - 548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319486v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organochlorine pesticides exposure on the maize root metabolome assessed using high-resolution magic-angle spinning $^1$H NMR spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Susceptibility to Epilepsy in Three Rat Strains Using Brain Metabolic Profiling Based on HRMAS NMR Spectroscopy and Chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Raveton</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cavarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Depaulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Deransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (5), pp.2177-2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr501309b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.057⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04695364v1</w:t>
+                <w:t xml:space="preserve">hal-02430578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Susceptibility to Epilepsy in Three Rat Strains Using Brain Metabolic Profiling Based on HRMAS NMR Spectroscopy and Chemometrics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of manganese on the hippocampus metabolism in the context of MEMRI: a proton HRMAS MRS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maunoir-Regimbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr501309b⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp.376-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4tx00135d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430578v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of manganese on the hippocampus metabolism in the context of MEMRI: a proton HRMAS MRS study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Maunoir-Regimbal</w:t>
+                <w:t xml:space="preserve">The three glioma rat models C6, F98 and RG2 exhibit different metabolic profiles: in vivo 1H MRS and ex vivo 1H HRMAS combined with multivariate statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Maunoir-Regimbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4tx00135d⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.1834-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-015-0835-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430582v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three glioma rat models C6, F98 and RG2 exhibit different metabolic profiles: in vivo 1H MRS and ex vivo 1H HRMAS combined with multivariate statistics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+                <w:t xml:space="preserve">Differences in prefrontal cortex GABA/glutamate ratio after acute restraint stress in rats are associated with specific behavioral and neurobiological patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maunoir-Regimbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Fidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-015-0835-2⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 285, pp.155 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2014.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430555v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in prefrontal cortex GABA/glutamate ratio after acute restraint stress in rats are associated with specific behavioral and neurobiological patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Maury</w:t>
+                <w:t xml:space="preserve">Therapeutic and preventive effects of methylene blue on Alzheimer's disease pathology in a transgenic mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maunoir-Regimbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.06.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2014.10.058⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04695369v1</w:t>
+                <w:t xml:space="preserve">hal-02553749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic and preventive effects of methylene blue on Alzheimer's disease pathology in a transgenic mouse model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of Neuroprotective Treatment Efficiency Using a HRMAS NMR-Based Statistical Model of Refractory Status Epilepticus on Mouse: A Metabolomic Approach Supported by Histology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dorandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Foquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Testylier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.06.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (7), pp.3782 - 3795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr300291d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553749v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Neuroprotective Treatment Efficiency Using a HRMAS NMR-Based Statistical Model of Refractory Status Epilepticus on Mouse: A Metabolomic Approach Supported by Histology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metyrapone effects on systemic and cerebral energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Peinnequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr300291d⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 682 (1-3), pp.92 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2012.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695381v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metyrapone effects on systemic and cerebral energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Drouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+                <w:t xml:space="preserve">André Peinnequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 682 (1-3), pp.92 - 98. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 682, pp.92 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2012.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2012.02.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01930851v1</w:t>
+                <w:t xml:space="preserve">hal-04705595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metyrapone effects on systemic and cerebral energy metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonia Alonso</w:t>
+                <w:t xml:space="preserve">Optimization of metabolite basis sets prior to quantitation in magnetic resonance spectroscopy: an approach based on quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lazariev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2012.02.025⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/22/11/114020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04705595v1</w:t>
+                <w:t xml:space="preserve">hal-01674000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of metabolite basis sets prior to quantitation in magnetic resonance spectroscopy: an approach based on quantum mechanics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">In vivo biodistribution and biological impact of injected carbon nanotubes using magnetic resonance techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Al Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Piotto</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cremillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S16653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/22/11/114020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01674000v1</w:t>
+                <w:t xml:space="preserve">ineris-00963286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo biodistribution and biological impact of injected carbon nanotubes using magnetic resonance techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Cremillieux</w:t>
+                <w:t xml:space="preserve">In vivo proton HR-MAS NMR metabolic profile of the freshwater cladoceran Daphnia magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Canet Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graveron Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.121-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963286v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo proton HR-MAS NMR metabolic profile of the freshwater cladoceran Daphnia magna</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age‐related changes in metabolic profiles of rat hippocampus and cortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Graveron Demilly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alescio-Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (6), pp.1063-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07126.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593144v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐related changes in metabolic profiles of rat hippocampus and cortices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo proton HRMAS NMR metabolic profile of the freshwater cladoceran Daphnnia magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Canet-Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, (in--press)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07126.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04695558v1</w:t>
+                <w:t xml:space="preserve">hal-00443174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo proton HRMAS NMR metabolic profile of the freshwater cladoceran Daphnnia magna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bunescu</w:t>
+                <w:t xml:space="preserve">Density functional theory calculations of the nuclear magnetic resonance spin-Hamiltonian parameters for two polyamines of prostate tissue: spermidine and spermine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Atieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garric</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/10/104024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443174v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory calculations of the nuclear magnetic resonance spin-Hamiltonian parameters for two polyamines of prostate tissue: spermidine and spermine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in mouse brain metabolism following a convulsive dose of soman: A proton HRMAS NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dorandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Foquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rabeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267 (1 - 3), pp.99 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2009.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/10/104024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01674018v1</w:t>
+                <w:t xml:space="preserve">hal-04695389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mouse brain metabolism following a convulsive dose of soman: A proton HRMAS NMR study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Rabeson</w:t>
+                <w:t xml:space="preserve">Physicochemical properties and membrane interactions of anti-apoptotic derivatives 2-(4-fluorophenyl)-3-(pyridin-4-yl)imidazo[1,2-a]pyridine depending on the hydroxyalkylamino side chain length and conformation: An NMR and ESR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Follot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Debouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (9), pp.3509-3518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2008.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2009.10.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04695389v1</w:t>
+                <w:t xml:space="preserve">hal-04695565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties and membrane interactions of anti-apoptotic derivatives 2-(4-fluorophenyl)-3-(pyridin-4-yl)imidazo[1,2-a]pyridine depending on the hydroxyalkylamino side chain length and conformation: An NMR and ESR study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DFT calculations of NMR spin-hamiltonian parameters for two polyamines of prostate tissue: Spermidine and spermine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Atieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, (in-press)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2008.12.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04695565v1</w:t>
+                <w:t xml:space="preserve">hal-00443119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT calculations of NMR spin-hamiltonian parameters for two polyamines of prostate tissue: Spermidine and spermine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo proton HR-MAS NMR metabolic profile of the freshwater cladoceran Daphnia magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Allouche</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrei Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Graveron-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.121 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b915417e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443119v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04693201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo proton HR-MAS NMR metabolic profile of the freshwater cladoceran Daphnia magna</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danielle Graveron-Demilly</w:t>
+                <w:t xml:space="preserve">Quantitation with QUEST of brain HRMAS-NMR signals: Application to metabolic disorders in experimental epileptic seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Testylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (6), pp.1266--1273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04693201v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitation with QUEST of brain HRMAS-NMR signals: Application to metabolic disorders in experimental epileptic seizures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and experimental investigation of the $^1$H NMR spectrum of putrescine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Carpentier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A R Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Graveron-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 466, pp.219 - 222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.10.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443416v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigation of the $^1$H NMR spectrum of putrescine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Aubert-Frécon</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigation of the 1H NMR spectrum of putrescine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 466, pp.219 - 222. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 466 (4-6), pp.219--222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705618v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigation of the 1H NMR spectrum of putrescine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Quantitation for in vivo and ex vivo NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cudalbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cavassila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 466 (4-6), pp.219--222</w:t>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.505--511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443106v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitation for in vivo and ex vivo NMR Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Cudalbu</w:t>
+                <w:t xml:space="preserve">Cation Complexation Properties of Hexakis(2- O -methyl-3,6-anhydro)-α-cyclodextrin: A 1 H NMR Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cavassila</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Gadelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Debouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Perly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (3), pp.233-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10610270008049133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443417v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation Complexation Properties of Hexakis(2- O -methyl-3,6-anhydro)-α-cyclodextrin: A 1 H NMR Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Polyfused Heterocycle Derivatives Containing the Dipyridoimidazole Core by Friedländer’s Reaction: Access to Analogs of Ellipticine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Teulade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Chezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10610270008049133⟩</w:t>
+              <w:t xml:space="preserve">Heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3987/COM-05-10354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695633v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Polyfused Heterocycle Derivatives Containing the Dipyridoimidazole Core by Friedländer’s Reaction: Access to Analogs of Ellipticine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel J.-M. Chezal</w:t>
+                <w:t xml:space="preserve">2,3-Diarylimidazo[1,2-a]pyridines as potential inhibitors of UV-induced keratinocytes apoptosis: synthesis, pharmacological properties and interactions with model membranes and oligonucleotides by NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Debouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Peinnequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3987/COM-05-10354⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (2-3), pp.219-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2004.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677674v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,3-Diarylimidazo[1,2-a]pyridines as potential inhibitors of UV-induced keratinocytes apoptosis: synthesis, pharmacological properties and interactions with model membranes and oligonucleotides by NMR.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+                <w:t xml:space="preserve">Cation complexing 2-O-alkylated, 3,6-anhydro-α-cyclodextrins: the side-chain length governs physicochemical properties and practical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thery</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2004.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (6), pp.419-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1773-2247(05)50082-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00410561v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation complexing 2-O-alkylated, 3,6-anhydro-α-cyclodextrins: the side-chain length governs physicochemical properties and practical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gadelle</w:t>
+                <w:t xml:space="preserve">Mast cell- and dendritic cell-derived exosomes display a specific lipid composition and an unusual membrane organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-2247(05)50082-0⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380 (1), pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20031594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695694v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mast cell- and dendritic cell-derived exosomes display a specific lipid composition and an unusual membrane organization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acidic Derivative of Per(3,6-anhydro)-α-cyclodextrin: Preparation and a First Evaluation of Its Affinity for Lanthanides by 1H NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 380 (1), pp.161-171. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20031594⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Y. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A. Gadelle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Debouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42 (3/4), pp.203-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1016063103736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6080,525 +5946,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Study of the evolution of dopamine, its precursors and motivation in the context of ultra-trail running »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Baud</w:t>
+                <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carnicella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of ultra endurance and extreme conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, Apr 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post Stroke Sleep Apnea: Effect of Intermittent Hypoxia on Cerebrovascular Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayan El Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin L Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayan El Amine</w:t>
+                <w:t xml:space="preserve">Natacha Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post Stroke Sleep Apnea: Effect of Intermittent Hypoxia on Cerebrovascular Recovery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayan El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin L Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post Stroke Sleep Apnea: Effect of Intermittent Hypoxia on Cerebrovascular Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayan El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin L Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6608,176 +6474,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution 1H-NMR spectroscopy and beyond to explore plant metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics Coming of Age with its Technological Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67 (1ère éd.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 693 p., 2013, Advances in Botanical Research, 978-0-12-397922-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00001-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6787,205 +6653,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs metaboliques specifiques de maladies neurodegeneratives telles que la maladie de Parkinson et leur utilisation dans le diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR-2011817. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérivés de per(3,6-anhydro) cyclodextrines, leur préparation et leur utilisation pour séparer des ions, notamment de cobalt de lanthanides et d'euranyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gadelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Debouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : FR2807044. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6995,161 +6861,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metabolic kinase LKB1 shapes the enteric nervous system by mitigating the oxidative stress and p53 activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Appaix</w:t>
+                <w:t xml:space="preserve">Marie Mével-Aliset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Allard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anca G Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7217,51 +7083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88F1B7C1"/>
+    <w:nsid w:val="82F5EAB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7448,51 +7314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-fauvelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7000-6964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156536595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-5234-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rulhe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Aparicio Arias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Makrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Plaindoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courivaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beets" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Samalens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Br&#233;a-Diakite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.lsc-2022.119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufourd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Decourt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boss&#249;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI146400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Goutaudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carnicella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Colca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-022-02962-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea-Diakite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687124v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo Presti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jacob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mondet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mossuz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002981" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-1633-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sinniger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocm&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04693171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Labriji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16768" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huched&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fagault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Basset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-020-00302-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Radu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Torch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pernet-Gallay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5106" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02319486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legou&#235;llec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Moyne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Meynet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toussaint" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00306" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khelalfa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Raveton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.057" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PJC872M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02430578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavarec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Depaulis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Deransart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr501309b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02430582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daoust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tx00135d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02430555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Farion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0835-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695369v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Drouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fidier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.10.058" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMLM8TWG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manrique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.06.033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorandeu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Testylier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300291d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Drouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peinnequin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Alonso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2012.02.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G96VK505-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lazariev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert-Fr&#233;con" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/11/114020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2026278D7297B46350CF8F7F2083BCAF85A59D21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Luciani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cremillieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S16653" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canet Soulas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graveron Demilly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07126.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZNB0WZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canet-Soulas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graveron-Demilly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674018v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Atieh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/10/104024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CBB09E9E548E8E7C26235092063923752FF8156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorandeu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carpentier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foquin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rabeson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2009.10.026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX5SLW7K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695565v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Follot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debouzy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crouzier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueiffier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2008.12.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR8L6SF9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Atieh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Allouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04693201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vollat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Graveron-Demilly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915417e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabeson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testylier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foquin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carpentier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705618v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Allouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Graveron-Demilly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert-Fr&#233;con" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.10.052" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudalbu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695633v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debouzy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270008049133" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677674v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Teulade" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Chezal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-05-10354" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410561v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2004.10.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695694v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pailler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dabouis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crouzier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-2247(05)50082-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695570v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Motta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Hamdi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20031594" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695606v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aous" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Debouzy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016063103736" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B390ZNMM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carnicella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan El Amine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Lemasson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lemari&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892234v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Collomb" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Mercier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849280v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Collomb" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00001-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036115v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306085v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380135v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;vel-Aliset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca G Radu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-fauvelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7000-6964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156536595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-5234-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rulhe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Aparicio Arias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Makrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Plaindoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courivaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beets" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Samalens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufourd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Decourt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boss&#249;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI146400" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Br&#233;a-Diakite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.lsc-2022.119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Goutaudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carnicella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Colca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-022-02962-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687124v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo Presti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mondet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mossuz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002981" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-1633-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sinniger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocm&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13911" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04693171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Labriji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16768" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huched&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fagault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Basset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-020-00302-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Radu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Torch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pernet-Gallay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5106" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02319486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legou&#235;llec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Moyne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Meynet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toussaint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khelalfa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Raveton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PJC872M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02430578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavarec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Depaulis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Deransart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr501309b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02430582v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daoust" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tx00135d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02430555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Farion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0835-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Drouet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fidier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.10.058" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMLM8TWG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manrique" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.06.033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorandeu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foquin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Testylier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300291d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Drouet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peinnequin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Alonso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2012.02.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G96VK505-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lazariev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert-Fr&#233;con" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/11/114020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2026278D7297B46350CF8F7F2083BCAF85A59D21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Luciani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cremillieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S16653" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593144v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canet Soulas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graveron Demilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07126.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZNB0WZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canet-Soulas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graveron-Demilly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Atieh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/10/104024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CBB09E9E548E8E7C26235092063923752FF8156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695389v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorandeu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carpentier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foquin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rabeson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2009.10.026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX5SLW7K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Follot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debouzy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crouzier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueiffier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2008.12.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR8L6SF9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Atieh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Allouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04693201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vollat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Graveron-Demilly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915417e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443416v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabeson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testylier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foquin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carpentier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Allouche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Graveron-Demilly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert-Fr&#233;con" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.10.052" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443417v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudalbu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debouzy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270008049133" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Teulade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Chezal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-05-10354" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410561v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2004.10.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695694v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pailler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dabouis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crouzier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-2247(05)50082-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695570v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Motta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Hamdi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20031594" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695606v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aous" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Debouzy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016063103736" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B390ZNMM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369234v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carnicella" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan El Amine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Lemasson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lemari&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892234v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Collomb" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Mercier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849280v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Collomb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811296v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00001-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036115v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306085v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;vel-Aliset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca G Radu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>