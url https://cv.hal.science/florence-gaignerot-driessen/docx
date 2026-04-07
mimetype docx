--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:59.635416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Gaignerot-Driessen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-gaignerot-driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1014-0544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182426785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anavlochos. Campagnes d’étude 2023 et 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.14173. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphinx or warrior? A Small, Bronze Head from Pyla-Kokkinokremos, Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Hermon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Greek Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.305-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04901922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Channell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grèce. 2023 Crète, 4, pp.9316. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.9316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04173783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Κρήτη: Μάλια, Ανάβλοχος, Δρήρος</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Müller Celka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Pomadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αρχαιλογία &amp; Τέχνες</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Αφιέρωμα: Γαλλική Αρχαιολογική Σχολή στην Ελλάδα, 135 (2), pp.92-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05534552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votive Keimelia from Crete: Homeric Perspective on Curated Objects from a 7th c. Deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos I: La nécropole de Lami, le sanctuaire de Kako Plaï et les dépôts votifs 1 et 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Machavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fouilles de l’Anavlochos III » [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Machavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grèce : Crète, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos III: L’agglomération urbaine du vallon central et la nécropole de Lami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Machavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection de l’Anavlochos II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Vlachou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos II: La nécropole de Lami, le sanctuaire de Kako Plaï et ses abords, le dépôt votif 1 et ses abords, les terrasses du sommet Nord-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Anastasiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tumulus du premier âge du Fer sur l’Anavlochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Preston Day, Geraldine Cornelia Gesell (ed.), Kavousi IIC: The Late Minoan IIIC Settlement at Vronda: Specialist Reports and Analyses. Prehistory Monographs 52. Philadelphia, PA: INSTAP Academic Press, 2016. Pp. xxx, 298; 93 tables, 5 charts, 83 figures, 31 p. of plates. ISBN 9781931534840. $80.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terracotta Figures, Figurines, and Plaques from the Anavlochos, Crete.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acost.1094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des cités grecques (XIVe s.- VIIe s. av. n. è.) : approche archéologique à partir de quelques cas crétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1), pp.49-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of H. Boyd Hawes, B.E. Williams, R.B. Seager, E.H. Hall Gournia, Vasiliki and Other Prehistoric Sites on the Isthmus of Hierapetra, Crete. Excavations of the Wells-Houston-Cramp Expeditions 1901, 1903, 1904. Second edition. Pp. xv + 120, ills, b/w & colour maps, colour pls. Philadelphia, PA: INSTAP Academic Press, 2014 (first edition 1908). Cased, £30. ISBN: 978-1-931534-79-6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.313 - 314. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0009840X1600192X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers Histoire et Archéologie - Archeologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Crète, 5000 ans d'histoire, 382, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Archaeology in Context: Theory and Practice in Excavation in the Greek World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Greek Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.429-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection de l’Anavlochos I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139-140.2, pp.951-974. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bch.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goddesses Refusing to Appear? Reconsidering the Late Minoan III Figures with Upraised Arms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (3), pp.489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3764/aja.118.3.0489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ‘TEMPLE HOUSE’ AT LATO RECONSIDERED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.59-82. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0092.2011.00379.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur l’Anavlochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasso Zographaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (2), pp.513-535. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2012.7939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un paysage sacré, forger une communauté : refléxions à partir du cas de l’Anavlochos (Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanctuaires et paysages La (re)découverte des lieux de culte en Méditerranée centrale et orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Strasbourg, France. pp.296-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04901960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toppling the Domino: The Destruction of the Palace at Knossos and the Aegean Bronze Age Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Decline of Bronze Age Civilisations in the Mediterranean: Cyprus and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Goteborg, Sweden. pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04902001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Dawn of the Cretan cities: Preliminary results of the excavations conducted at Anavlochos, Lasithi (2017-[2020]2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Cretan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Iron Age tumular necropolis at Anavlochos, Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumuli and Megaliths in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Center for Anthropology and Health (CIAS), May 2021, Proença-a-Nova, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Peak Sanctuaries to Hilltop Settlements: Reshaping a Landscape of Memory in Late Minoan IIIC Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNEME: Past and Memory in the Aegean Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Venise, Italy. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living, Dying and Praying on a Cretan mountain in the Late Bronze Age – Early Iron Age period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Interdisciplinary Colloquium The Periphery of the Mycenaean World: Recent Discoveries and Research Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lamia, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Communal Incorporated Shrines to Public Independent Sanctuaries in LM III Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Πεπραγμένα του ΙΑ' Διεθνούς Κρητολογικού Συνεδρίου.Ρέθυμνο :Ιστορική και Λαογραφική Εταιρεία Ρεθύμνου,2018. Τ.1, Τμήμα Αρχαιολογικό: Ιερά-Θρησκευτικό Τελετουργικό-Τάφοι Ταφικό Τελετουργικό-Σκελετικά Κατάλοιπα.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rethymnon, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Προκαταρκτικά απ οτελέσματα της επιφανειακής έρευνας του 2015 – 2016 στον Ανάβλοχο Λασιθίου</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Archaeological Work in Crete Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rethymnon, Greece. pp.551-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forging a Community: Social and Political Changes on the Anavlochos in the Early Stages of the Greek City-State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of Cretan studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lady of the House: Trying to Define the Meaning and Role of Ritual Figures with Upraised Arms in Late Minoan III Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METAPHYSIS. Ritual, Myth, Symbolism in the Aegean Bronze Age, 15th international Aegean conference, Vienna, 22-25 April 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of the Polis in the Mirabello Region, Crete: Sites and Settlement Patterns (10th-7th c. B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Stories towards a New Perception of the Early Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Volos, Greece. pp.513-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation de la baie du Mirambello entre le Minoen Récent IIIA2 et l’époque archaïque : schémas d’implantation dans le territoire, typologie des sites et peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la chaîne du DIKtè au massif de l’IDA : géosciences, archéologie et histoire en Crète de l’Âge du Bronze récent à l’époque archaïque, Actes du colloque international pluridisciplinaire, MISHA, Strasbourg, 16-18 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The killing of a City: A Destruction by Enforced Abandonment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destruction. Archeological, Philological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche 3D multiscalaire du site de dépôt votif du Mont Anavlochos en Crète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tumular necropolis of Anavlochos: New interdisciplinary research on cremation in Early Iron Age Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontres du GAAF : Rencontre autour de la crémation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’occupation postpalatiale à la cité-État grecque: le cas du Mirambello (Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, 40, 2016, Aegaeum, 9789042934344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cretan Cities: Formation and Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2014, Aegis, 9782875585356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bagnall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Brodersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craige Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Erskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah30452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Frank Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2013, Aegis, 2875581074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Frank Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2011, Aegis, 9782875585417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Frank Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2009, Aegis, 9782875581709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before the Polis: Recent Excavations at Anavlochos, Lasithi (2017-[2020]2022), in I. Fappas, I.G. Lorentzaou (eds.), Αρχαιολογικές Συμβολές, Τόμος E’: Κρήτη, Museum of Cycladic Art, Athens, 89-114.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αρχαιολογικές Συμβολές, Τόμος E’: Κρήτη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-618-5060-59-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excavations on the Central Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jusseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Pyla-Kokkinokremos: Report on the 2014-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.15-70, 2023, 978-2-39061-345-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04902192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old Deities for New Men: The Social, Cultural and Political Role of Religious Practices during the Late Bronze Age/Early Iron Age Transitional Period on Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ritual, Collapse, and Regeneration in Archaic States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of pumice in Late Minoan IIIB levels at Sissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philistor. Studies in Honor of Costis Davaras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTAP Academic Press (Institute for Aegean Prehistory), 2012, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt3fgvpj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes retrouvées. Retour sur la fouille du cimetière de l’Anavlochos (Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://archeorient.hypotheses.org/11568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03103768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of an Early Iron Age Tumulus on Anavlochos, Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladies of Anavlochos: Six Centuries of Female Devotion on a Cretan Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anavlochos 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:59.635416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Gaignerot-Driessen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-gaignerot-driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1014-0544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182426785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anavlochos. Campagnes d’étude 2023 et 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.14173. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphinx or warrior? A Small, Bronze Head from Pyla-Kokkinokremos, Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Hermon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Greek Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.305-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04901922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Channell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grèce. 2023 Crète, 4, pp.9316. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.9316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04173783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votive Keimelia from Crete: Homeric Perspective on Curated Objects from a 7th c. Deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Κρήτη: Μάλια, Ανάβλοχος, Δρήρος</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Müller Celka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Pomadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αρχαιλογία &amp; Τέχνες</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Αφιέρωμα: Γαλλική Αρχαιολογική Σχολή στην Ελλάδα, 135 (2), pp.92-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05534552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fouilles de l’Anavlochos III » [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Machavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grèce : Crète, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos I: La nécropole de Lami, le sanctuaire de Kako Plaï et les dépôts votifs 1 et 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Machavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection de l’Anavlochos II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Vlachou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos III: L’agglomération urbaine du vallon central et la nécropole de Lami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Machavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos II: La nécropole de Lami, le sanctuaire de Kako Plaï et ses abords, le dépôt votif 1 et ses abords, les terrasses du sommet Nord-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Anastasiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Preston Day, Geraldine Cornelia Gesell (ed.), Kavousi IIC: The Late Minoan IIIC Settlement at Vronda: Specialist Reports and Analyses. Prehistory Monographs 52. Philadelphia, PA: INSTAP Academic Press, 2016. Pp. xxx, 298; 93 tables, 5 charts, 83 figures, 31 p. of plates. ISBN 9781931534840. $80.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tumulus du premier âge du Fer sur l’Anavlochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terracotta Figures, Figurines, and Plaques from the Anavlochos, Crete.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acost.1094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des cités grecques (XIVe s.- VIIe s. av. n. è.) : approche archéologique à partir de quelques cas crétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1), pp.49-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers Histoire et Archéologie - Archeologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Crète, 5000 ans d'histoire, 382, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of H. Boyd Hawes, B.E. Williams, R.B. Seager, E.H. Hall Gournia, Vasiliki and Other Prehistoric Sites on the Isthmus of Hierapetra, Crete. Excavations of the Wells-Houston-Cramp Expeditions 1901, 1903, 1904. Second edition. Pp. xv + 120, ills, b/w & colour maps, colour pls. Philadelphia, PA: INSTAP Academic Press, 2014 (first edition 1908). Cased, £30. ISBN: 978-1-931534-79-6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.313 - 314. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0009840X1600192X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Archaeology in Context: Theory and Practice in Excavation in the Greek World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Greek Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.429-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection de l’Anavlochos I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139-140.2, pp.951-974. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bch.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goddesses Refusing to Appear? Reconsidering the Late Minoan III Figures with Upraised Arms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (3), pp.489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3764/aja.118.3.0489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur l’Anavlochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasso Zographaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (2), pp.513-535. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2012.7939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ‘TEMPLE HOUSE’ AT LATO RECONSIDERED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.59-82. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0092.2011.00379.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un paysage sacré, forger une communauté : refléxions à partir du cas de l’Anavlochos (Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanctuaires et paysages La (re)découverte des lieux de culte en Méditerranée centrale et orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Strasbourg, France. pp.296-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04901960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toppling the Domino: The Destruction of the Palace at Knossos and the Aegean Bronze Age Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Decline of Bronze Age Civilisations in the Mediterranean: Cyprus and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Goteborg, Sweden. pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04902001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Dawn of the Cretan cities: Preliminary results of the excavations conducted at Anavlochos, Lasithi (2017-[2020]2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Cretan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Iron Age tumular necropolis at Anavlochos, Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumuli and Megaliths in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Center for Anthropology and Health (CIAS), May 2021, Proença-a-Nova, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Peak Sanctuaries to Hilltop Settlements: Reshaping a Landscape of Memory in Late Minoan IIIC Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNEME: Past and Memory in the Aegean Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Venise, Italy. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living, Dying and Praying on a Cretan mountain in the Late Bronze Age – Early Iron Age period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Interdisciplinary Colloquium The Periphery of the Mycenaean World: Recent Discoveries and Research Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lamia, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Communal Incorporated Shrines to Public Independent Sanctuaries in LM III Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Πεπραγμένα του ΙΑ' Διεθνούς Κρητολογικού Συνεδρίου.Ρέθυμνο :Ιστορική και Λαογραφική Εταιρεία Ρεθύμνου,2018. Τ.1, Τμήμα Αρχαιολογικό: Ιερά-Θρησκευτικό Τελετουργικό-Τάφοι Ταφικό Τελετουργικό-Σκελετικά Κατάλοιπα.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rethymnon, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Προκαταρκτικά απ οτελέσματα της επιφανειακής έρευνας του 2015 – 2016 στον Ανάβλοχο Λασιθίου</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Archaeological Work in Crete Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rethymnon, Greece. pp.551-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forging a Community: Social and Political Changes on the Anavlochos in the Early Stages of the Greek City-State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of Cretan studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lady of the House: Trying to Define the Meaning and Role of Ritual Figures with Upraised Arms in Late Minoan III Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METAPHYSIS. Ritual, Myth, Symbolism in the Aegean Bronze Age, 15th international Aegean conference, Vienna, 22-25 April 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of the Polis in the Mirabello Region, Crete: Sites and Settlement Patterns (10th-7th c. B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Stories towards a New Perception of the Early Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Volos, Greece. pp.513-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation de la baie du Mirambello entre le Minoen Récent IIIA2 et l’époque archaïque : schémas d’implantation dans le territoire, typologie des sites et peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la chaîne du DIKtè au massif de l’IDA : géosciences, archéologie et histoire en Crète de l’Âge du Bronze récent à l’époque archaïque, Actes du colloque international pluridisciplinaire, MISHA, Strasbourg, 16-18 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The killing of a City: A Destruction by Enforced Abandonment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destruction. Archeological, Philological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche 3D multiscalaire du site de dépôt votif du Mont Anavlochos en Crète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tumular necropolis of Anavlochos: New interdisciplinary research on cremation in Early Iron Age Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontres du GAAF : Rencontre autour de la crémation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’occupation postpalatiale à la cité-État grecque: le cas du Mirambello (Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, 40, 2016, Aegaeum, 9789042934344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cretan Cities: Formation and Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2014, Aegis, 9782875585356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bagnall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Brodersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craige Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Erskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah30452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Frank Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2013, Aegis, 2875581074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Frank Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2011, Aegis, 9782875585417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Frank Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2009, Aegis, 9782875581709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before the Polis: Recent Excavations at Anavlochos, Lasithi (2017-[2020]2022), in I. Fappas, I.G. Lorentzaou (eds.), Αρχαιολογικές Συμβολές, Τόμος E’: Κρήτη, Museum of Cycladic Art, Athens, 89-114.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αρχαιολογικές Συμβολές, Τόμος E’: Κρήτη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-618-5060-59-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excavations on the Central Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jusseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Pyla-Kokkinokremos: Report on the 2014-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.15-70, 2023, 978-2-39061-345-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04902192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old Deities for New Men: The Social, Cultural and Political Role of Religious Practices during the Late Bronze Age/Early Iron Age Transitional Period on Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ritual, Collapse, and Regeneration in Archaic States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of pumice in Late Minoan IIIB levels at Sissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philistor. Studies in Honor of Costis Davaras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTAP Academic Press (Institute for Aegean Prehistory), 2012, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt3fgvpj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes retrouvées. Retour sur la fouille du cimetière de l’Anavlochos (Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://archeorient.hypotheses.org/11568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03103768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of an Early Iron Age Tumulus on Anavlochos, Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladies of Anavlochos: Six Centuries of Female Devotion on a Cretan Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anavlochos 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B7D4B08"/>
+    <w:nsid w:val="A7794208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-gaignerot-driessen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1014-0544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182426785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Driessen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Hermon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baulain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Channell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poursat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Machavoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Vlachou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1368" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anastasiadou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1348" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acost.1094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X1600192X" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.479" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RG48KWRH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.118.3.0489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0092.2011.00379.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16E66C88CAF5165EDE3E6C01A842F2A7DC4735C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Zographaki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03826301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/2909" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bagnall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Brodersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craige Champion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Erskine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah30452" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/3118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/439" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kress" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane D&#233;derix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt3fgvpj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-gaignerot-driessen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1014-0544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182426785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Driessen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Hermon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baulain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Channell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poursat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Machavoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1350" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Vlachou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1368" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anastasiadou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1348" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acost.1094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X1600192X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.479" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RG48KWRH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.118.3.0489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Zographaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7939" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0092.2011.00379.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16E66C88CAF5165EDE3E6C01A842F2A7DC4735C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03826301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/2909" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bagnall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Brodersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craige Champion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Erskine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah30452" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/3118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/439" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kress" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane D&#233;derix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt3fgvpj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>