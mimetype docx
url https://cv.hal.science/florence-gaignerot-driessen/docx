--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:59.635416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Gaignerot-Driessen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-gaignerot-driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1014-0544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182426785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anavlochos. Campagnes d’étude 2023 et 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.14173. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphinx or warrior? A Small, Bronze Head from Pyla-Kokkinokremos, Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Hermon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Greek Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.305-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04901922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Channell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grèce. 2023 Crète, 4, pp.9316. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.9316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04173783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votive Keimelia from Crete: Homeric Perspective on Curated Objects from a 7th c. Deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Κρήτη: Μάλια, Ανάβλοχος, Δρήρος</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Müller Celka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Pomadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αρχαιλογία &amp; Τέχνες</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Αφιέρωμα: Γαλλική Αρχαιολογική Σχολή στην Ελλάδα, 135 (2), pp.92-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05534552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fouilles de l’Anavlochos III » [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Machavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grèce : Crète, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos I: La nécropole de Lami, le sanctuaire de Kako Plaï et les dépôts votifs 1 et 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Machavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection de l’Anavlochos II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Vlachou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos III: L’agglomération urbaine du vallon central et la nécropole de Lami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Machavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos II: La nécropole de Lami, le sanctuaire de Kako Plaï et ses abords, le dépôt votif 1 et ses abords, les terrasses du sommet Nord-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Anastasiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Preston Day, Geraldine Cornelia Gesell (ed.), Kavousi IIC: The Late Minoan IIIC Settlement at Vronda: Specialist Reports and Analyses. Prehistory Monographs 52. Philadelphia, PA: INSTAP Academic Press, 2016. Pp. xxx, 298; 93 tables, 5 charts, 83 figures, 31 p. of plates. ISBN 9781931534840. $80.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tumulus du premier âge du Fer sur l’Anavlochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terracotta Figures, Figurines, and Plaques from the Anavlochos, Crete.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acost.1094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des cités grecques (XIVe s.- VIIe s. av. n. è.) : approche archéologique à partir de quelques cas crétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1), pp.49-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers Histoire et Archéologie - Archeologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Crète, 5000 ans d'histoire, 382, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of H. Boyd Hawes, B.E. Williams, R.B. Seager, E.H. Hall Gournia, Vasiliki and Other Prehistoric Sites on the Isthmus of Hierapetra, Crete. Excavations of the Wells-Houston-Cramp Expeditions 1901, 1903, 1904. Second edition. Pp. xv + 120, ills, b/w & colour maps, colour pls. Philadelphia, PA: INSTAP Academic Press, 2014 (first edition 1908). Cased, £30. ISBN: 978-1-931534-79-6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.313 - 314. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0009840X1600192X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Archaeology in Context: Theory and Practice in Excavation in the Greek World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Greek Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.429-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection de l’Anavlochos I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139-140.2, pp.951-974. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bch.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goddesses Refusing to Appear? Reconsidering the Late Minoan III Figures with Upraised Arms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (3), pp.489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3764/aja.118.3.0489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur l’Anavlochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasso Zographaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (2), pp.513-535. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2012.7939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ‘TEMPLE HOUSE’ AT LATO RECONSIDERED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.59-82. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0092.2011.00379.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un paysage sacré, forger une communauté : refléxions à partir du cas de l’Anavlochos (Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanctuaires et paysages La (re)découverte des lieux de culte en Méditerranée centrale et orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Strasbourg, France. pp.296-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04901960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toppling the Domino: The Destruction of the Palace at Knossos and the Aegean Bronze Age Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Decline of Bronze Age Civilisations in the Mediterranean: Cyprus and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Goteborg, Sweden. pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04902001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Dawn of the Cretan cities: Preliminary results of the excavations conducted at Anavlochos, Lasithi (2017-[2020]2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Cretan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Iron Age tumular necropolis at Anavlochos, Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumuli and Megaliths in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Center for Anthropology and Health (CIAS), May 2021, Proença-a-Nova, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Peak Sanctuaries to Hilltop Settlements: Reshaping a Landscape of Memory in Late Minoan IIIC Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNEME: Past and Memory in the Aegean Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Venise, Italy. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living, Dying and Praying on a Cretan mountain in the Late Bronze Age – Early Iron Age period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Interdisciplinary Colloquium The Periphery of the Mycenaean World: Recent Discoveries and Research Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lamia, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Communal Incorporated Shrines to Public Independent Sanctuaries in LM III Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Πεπραγμένα του ΙΑ' Διεθνούς Κρητολογικού Συνεδρίου.Ρέθυμνο :Ιστορική και Λαογραφική Εταιρεία Ρεθύμνου,2018. Τ.1, Τμήμα Αρχαιολογικό: Ιερά-Θρησκευτικό Τελετουργικό-Τάφοι Ταφικό Τελετουργικό-Σκελετικά Κατάλοιπα.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rethymnon, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Προκαταρκτικά απ οτελέσματα της επιφανειακής έρευνας του 2015 – 2016 στον Ανάβλοχο Λασιθίου</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Archaeological Work in Crete Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rethymnon, Greece. pp.551-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forging a Community: Social and Political Changes on the Anavlochos in the Early Stages of the Greek City-State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of Cretan studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lady of the House: Trying to Define the Meaning and Role of Ritual Figures with Upraised Arms in Late Minoan III Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METAPHYSIS. Ritual, Myth, Symbolism in the Aegean Bronze Age, 15th international Aegean conference, Vienna, 22-25 April 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of the Polis in the Mirabello Region, Crete: Sites and Settlement Patterns (10th-7th c. B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Stories towards a New Perception of the Early Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Volos, Greece. pp.513-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation de la baie du Mirambello entre le Minoen Récent IIIA2 et l’époque archaïque : schémas d’implantation dans le territoire, typologie des sites et peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la chaîne du DIKtè au massif de l’IDA : géosciences, archéologie et histoire en Crète de l’Âge du Bronze récent à l’époque archaïque, Actes du colloque international pluridisciplinaire, MISHA, Strasbourg, 16-18 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The killing of a City: A Destruction by Enforced Abandonment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destruction. Archeological, Philological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche 3D multiscalaire du site de dépôt votif du Mont Anavlochos en Crète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tumular necropolis of Anavlochos: New interdisciplinary research on cremation in Early Iron Age Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontres du GAAF : Rencontre autour de la crémation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’occupation postpalatiale à la cité-État grecque: le cas du Mirambello (Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, 40, 2016, Aegaeum, 9789042934344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cretan Cities: Formation and Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2014, Aegis, 9782875585356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bagnall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Brodersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craige Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Erskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah30452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Frank Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2013, Aegis, 2875581074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Frank Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2011, Aegis, 9782875585417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Frank Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2009, Aegis, 9782875581709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before the Polis: Recent Excavations at Anavlochos, Lasithi (2017-[2020]2022), in I. Fappas, I.G. Lorentzaou (eds.), Αρχαιολογικές Συμβολές, Τόμος E’: Κρήτη, Museum of Cycladic Art, Athens, 89-114.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αρχαιολογικές Συμβολές, Τόμος E’: Κρήτη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-618-5060-59-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excavations on the Central Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jusseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Pyla-Kokkinokremos: Report on the 2014-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.15-70, 2023, 978-2-39061-345-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04902192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old Deities for New Men: The Social, Cultural and Political Role of Religious Practices during the Late Bronze Age/Early Iron Age Transitional Period on Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ritual, Collapse, and Regeneration in Archaic States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of pumice in Late Minoan IIIB levels at Sissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philistor. Studies in Honor of Costis Davaras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTAP Academic Press (Institute for Aegean Prehistory), 2012, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt3fgvpj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes retrouvées. Retour sur la fouille du cimetière de l’Anavlochos (Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://archeorient.hypotheses.org/11568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03103768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of an Early Iron Age Tumulus on Anavlochos, Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladies of Anavlochos: Six Centuries of Female Devotion on a Cretan Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anavlochos 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:59.635416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Gaignerot-Driessen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-gaignerot-driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1014-0544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182426785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anavlochos. Campagnes d’étude 2023 et 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.14173. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphinx or warrior? A Small, Bronze Head from Pyla-Kokkinokremos, Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Hermon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Greek Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.305-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04901922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Channell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grèce. 2023 Crète, 4, pp.9316. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.9316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04173783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votive Keimelia from Crete: Homeric Perspective on Curated Objects from a 7th c. Deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Κρήτη: Μάλια, Ανάβλοχος, Δρήρος</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Müller Celka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Pomadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αρχαιλογία &amp; Τέχνες</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Αφιέρωμα: Γαλλική Αρχαιολογική Σχολή στην Ελλάδα, 135 (2), pp.92-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05534552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fouilles de l’Anavlochos III » [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Machavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grèce : Crète, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos I: La nécropole de Lami, le sanctuaire de Kako Plaï et les dépôts votifs 1 et 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Machavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection de l’Anavlochos II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Vlachou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos III: L’agglomération urbaine du vallon central et la nécropole de Lami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Machavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’Anavlochos II: La nécropole de Lami, le sanctuaire de Kako Plaï et ses abords, le dépôt votif 1 et ses abords, les terrasses du sommet Nord-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Anastasiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tumulus du premier âge du Fer sur l’Anavlochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Preston Day, Geraldine Cornelia Gesell (ed.), Kavousi IIC: The Late Minoan IIIC Settlement at Vronda: Specialist Reports and Analyses. Prehistory Monographs 52. Philadelphia, PA: INSTAP Academic Press, 2016. Pp. xxx, 298; 93 tables, 5 charts, 83 figures, 31 p. of plates. ISBN 9781931534840. $80.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terracotta Figures, Figurines, and Plaques from the Anavlochos, Crete.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acost.1094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des cités grecques (XIVe s.- VIIe s. av. n. è.) : approche archéologique à partir de quelques cas crétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1), pp.49-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers Histoire et Archéologie - Archeologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Crète, 5000 ans d'histoire, 382, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of H. Boyd Hawes, B.E. Williams, R.B. Seager, E.H. Hall Gournia, Vasiliki and Other Prehistoric Sites on the Isthmus of Hierapetra, Crete. Excavations of the Wells-Houston-Cramp Expeditions 1901, 1903, 1904. Second edition. Pp. xv + 120, ills, b/w & colour maps, colour pls. Philadelphia, PA: INSTAP Academic Press, 2014 (first edition 1908). Cased, £30. ISBN: 978-1-931534-79-6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.313 - 314. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0009840X1600192X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Archaeology in Context: Theory and Practice in Excavation in the Greek World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Greek Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.429-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection de l’Anavlochos I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139-140.2, pp.951-974. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bch.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goddesses Refusing to Appear? Reconsidering the Late Minoan III Figures with Upraised Arms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (3), pp.489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3764/aja.118.3.0489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ‘TEMPLE HOUSE’ AT LATO RECONSIDERED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.59-82. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0092.2011.00379.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur l’Anavlochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasso Zographaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (2), pp.513-535. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2012.7939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un paysage sacré, forger une communauté : refléxions à partir du cas de l’Anavlochos (Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanctuaires et paysages La (re)découverte des lieux de culte en Méditerranée centrale et orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Strasbourg, France. pp.296-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04901960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toppling the Domino: The Destruction of the Palace at Knossos and the Aegean Bronze Age Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Decline of Bronze Age Civilisations in the Mediterranean: Cyprus and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Goteborg, Sweden. pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04902001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Dawn of the Cretan cities: Preliminary results of the excavations conducted at Anavlochos, Lasithi (2017-[2020]2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Cretan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Iron Age tumular necropolis at Anavlochos, Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumuli and Megaliths in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Center for Anthropology and Health (CIAS), May 2021, Proença-a-Nova, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Peak Sanctuaries to Hilltop Settlements: Reshaping a Landscape of Memory in Late Minoan IIIC Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNEME: Past and Memory in the Aegean Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Venise, Italy. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living, Dying and Praying on a Cretan mountain in the Late Bronze Age – Early Iron Age period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Interdisciplinary Colloquium The Periphery of the Mycenaean World: Recent Discoveries and Research Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lamia, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Communal Incorporated Shrines to Public Independent Sanctuaries in LM III Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Πεπραγμένα του ΙΑ' Διεθνούς Κρητολογικού Συνεδρίου.Ρέθυμνο :Ιστορική και Λαογραφική Εταιρεία Ρεθύμνου,2018. Τ.1, Τμήμα Αρχαιολογικό: Ιερά-Θρησκευτικό Τελετουργικό-Τάφοι Ταφικό Τελετουργικό-Σκελετικά Κατάλοιπα.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rethymnon, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Προκαταρκτικά απ οτελέσματα της επιφανειακής έρευνας του 2015 – 2016 στον Ανάβλοχο Λασιθίου</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Archaeological Work in Crete Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rethymnon, Greece. pp.551-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forging a Community: Social and Political Changes on the Anavlochos in the Early Stages of the Greek City-State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of Cretan studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lady of the House: Trying to Define the Meaning and Role of Ritual Figures with Upraised Arms in Late Minoan III Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METAPHYSIS. Ritual, Myth, Symbolism in the Aegean Bronze Age, 15th international Aegean conference, Vienna, 22-25 April 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of the Polis in the Mirabello Region, Crete: Sites and Settlement Patterns (10th-7th c. B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Stories towards a New Perception of the Early Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Volos, Greece. pp.513-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation de la baie du Mirambello entre le Minoen Récent IIIA2 et l’époque archaïque : schémas d’implantation dans le territoire, typologie des sites et peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la chaîne du DIKtè au massif de l’IDA : géosciences, archéologie et histoire en Crète de l’Âge du Bronze récent à l’époque archaïque, Actes du colloque international pluridisciplinaire, MISHA, Strasbourg, 16-18 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The killing of a City: A Destruction by Enforced Abandonment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destruction. Archeological, Philological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche 3D multiscalaire du site de dépôt votif du Mont Anavlochos en Crète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tumular necropolis of Anavlochos: New interdisciplinary research on cremation in Early Iron Age Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontres du GAAF : Rencontre autour de la crémation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’occupation postpalatiale à la cité-État grecque: le cas du Mirambello (Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, 40, 2016, Aegaeum, 9789042934344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cretan Cities: Formation and Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2014, Aegis, 9782875585356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bagnall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Brodersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craige Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Erskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah30452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Frank Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2013, Aegis, 2875581074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Frank Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2011, Aegis, 9782875585417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Sissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Frank Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2009, Aegis, 9782875581709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before the Polis: Recent Excavations at Anavlochos, Lasithi (2017-[2020]2022), in I. Fappas, I.G. Lorentzaou (eds.), Αρχαιολογικές Συμβολές, Τόμος E’: Κρήτη, Museum of Cycladic Art, Athens, 89-114.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Αρχαιολογικές Συμβολές, Τόμος E’: Κρήτη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-618-5060-59-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excavations on the Central Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jusseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Déderix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excavations at Pyla-Kokkinokremos: Report on the 2014-2019 Campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.15-70, 2023, 978-2-39061-345-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04902192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old Deities for New Men: The Social, Cultural and Political Role of Religious Practices during the Late Bronze Age/Early Iron Age Transitional Period on Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ritual, Collapse, and Regeneration in Archaic States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of pumice in Late Minoan IIIB levels at Sissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philistor. Studies in Honor of Costis Davaras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTAP Academic Press (Institute for Aegean Prehistory), 2012, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt3fgvpj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes retrouvées. Retour sur la fouille du cimetière de l’Anavlochos (Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://archeorient.hypotheses.org/11568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03103768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of an Early Iron Age Tumulus on Anavlochos, Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladies of Anavlochos: Six Centuries of Female Devotion on a Cretan Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anavlochos 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03111082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7794208"/>
+    <w:nsid w:val="CDF95B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-gaignerot-driessen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1014-0544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182426785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Driessen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Hermon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baulain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Channell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poursat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Machavoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1350" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Vlachou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1368" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anastasiadou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1348" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acost.1094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X1600192X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.479" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RG48KWRH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.118.3.0489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Zographaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7939" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0092.2011.00379.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16E66C88CAF5165EDE3E6C01A842F2A7DC4735C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03826301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/2909" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bagnall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Brodersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craige Champion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Erskine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah30452" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/3118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/439" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kress" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane D&#233;derix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt3fgvpj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-gaignerot-driessen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1014-0544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182426785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Driessen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Hermon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baulain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Channell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poursat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Machavoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1350" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Vlachou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1368" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anastasiadou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1348" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acost.1094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X1600192X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.479" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RG48KWRH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.118.3.0489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0092.2011.00379.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16E66C88CAF5165EDE3E6C01A842F2A7DC4735C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Zographaki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03826301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/2909" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bagnall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Brodersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craige Champion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Erskine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah30452" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/3118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/439" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kress" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane D&#233;derix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt3fgvpj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>