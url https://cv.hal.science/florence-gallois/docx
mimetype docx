--- v0 (2026-04-07)
+++ v1 (2026-05-22)
@@ -140,51 +140,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 74, </w:t>
+              <w:t xml:space="preserve">, 2026, L’approche méso de l’économie sociale et solidaire : vers un nouveau paradigme ?, 74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15na8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -702,287 +702,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity and the Value of Health</w:t>
+                <w:t xml:space="preserve">Diversité des compromis entre économie sociale et solidaire et État, perspective historique et éléments pour une comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8-3, pp.345-366. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.3840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.13561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865575v1</w:t>
+                <w:t xml:space="preserve">hal-02879489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité des espaces de régulation : une mise en évidence par la télémédecine</w:t>
+                <w:t xml:space="preserve">Identity and the Value of Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rauly</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23, pp.10.4000/regulation.12692. </w:t>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8-3, pp.345-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.12692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.3840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879393v1</w:t>
+                <w:t xml:space="preserve">hal-02865575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des compromis entre économie sociale et solidaire et État, perspective historique et éléments pour une comparaison internationale</w:t>
+                <w:t xml:space="preserve">Complémentarité des espaces de régulation : une mise en évidence par la télémédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24, </w:t>
+              <w:t xml:space="preserve">, 2018, 23, pp.10.4000/regulation.12692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.13561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.12692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879489v1</w:t>
+                <w:t xml:space="preserve">hal-02879393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Identity to Agency in Positive and Normative Economics</w:t>
               </w:r>
@@ -1806,165 +1806,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de thèse « Gallois Florence, Une approche régulationniste des mutations de la configuration institutionnelle française des services à la personne »</w:t>
+                <w:t xml:space="preserve">La prise en charge de la dépendance est-elle une question de santé ou d’emploi ? Une analyse en termes d’espaces de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12</w:t>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880342v1</w:t>
+                <w:t xml:space="preserve">hal-02879488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en charge de la dépendance est-elle une question de santé ou d’emploi ? Une analyse en termes d’espaces de régulation</w:t>
+                <w:t xml:space="preserve">Compte rendu de thèse « Gallois Florence, Une approche régulationniste des mutations de la configuration institutionnelle française des services à la personne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879488v1</w:t>
+                <w:t xml:space="preserve">hal-02880342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3126,51 +3126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaucreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15na8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.038.0037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.0008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.023.0203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.3840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.12692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.13561" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07360932.2017.1394897" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.161.0087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lecat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.359-385" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.075.0017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.075.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033875ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.011.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaucreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15na8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.038.0037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.0008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.023.0203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.13561" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.3840" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.12692" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07360932.2017.1394897" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.161.0087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lecat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.359-385" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.075.0017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.075.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033875ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.011.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>