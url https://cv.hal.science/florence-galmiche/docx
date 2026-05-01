--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -1924,616 +1924,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03949180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage par la vie en collectivité : le quotidien d’une novice bouddhique sud-coréenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adeline Herrou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une journée dans une vie, une vie dans une journée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.337-357, 2018, 9782130733256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthodes et thèmes de recherche dans les études coréennes en France : une diversification qui se poursuit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Galmiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre blanc des études coréennes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yannick Bruneton et Alain Delissen (eds.); Réseau des études sur la Corée, p. 25-27, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03822323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.337-357, 2018, 9782130733256</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations of Korean Buddhism in the 20th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uri Korea : Kunsthistorische und Ethnographische Beiträge zur Ausstellung (Contributions en histoire de l’art et ethnographie pour l’exposition : Uri Korea)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Susanne Knödel et Bernd Schmelz (eds.); Museum für Völkerkunde Hamburg, pp. 202-211, 2017, 978-3-944193-06-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Susanne Knödel et Bernd Schmelz (eds.); Museum für Völkerkunde Hamburg, pp. 202-211, 2017, 978-3-944193-06-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Buddhism as a Second Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuels Jeffery; McDaniel Justin Thomas; Rowe Marc Michael. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures of Buddhist Modernity in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Hawai’i Press, pp.158-160, 2016, 9780824858544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, University of Hawai’i Press, pp.158-160, 2016, 9780824858544</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Space of Mountain within a Forest of Buildings? Urban Buddhist Monasteries in Contemporary Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enzo Pace; Isabelle Jonveaux; Stefania Palmisano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociology of Monasticism, Between Innovation and Tradition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-239, 2014, Annual Review of the Sociology of Religion, 9789004270879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, pp.227-239, 2014, Annual Review of the Sociology of Religion, 9789004270879</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refondation et valorisation de la tradition monastique dans le bouddhisme coréen contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Nouzille; Michaela Pfeifer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monasticism between Culture and Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sankt Ottilien, pp.391-398, 2013, 3830675984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Editions Sankt Ottilien, pp.391-398, 2013, 3830675984</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifting from Monastic to Lay Buddhism ? Some Contemporary Transformations of Buddhism in South Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cluj-Napoca, Casa Caarti de Stiinta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multidisciplinary Perspectives in Korean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Codruta Cuc (ed.), p. 69-74, 2010, Proceedings of the 7th Korean Studies Graduate Students Convention in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des esprits à géométrie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Galmiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Prost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Marc Orange et Alexandre Guillemoz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, pp.163-169, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525140v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03822692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2948,50 +2948,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05371023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CORTEM / Institut Médico-Légal de Paris Round Table: Forensics in Action: A Conversation on the Disaster Victim Identification (DVI) Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand P. Ludes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Delabarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Death and Migration in Times of Confliect: A Forensic Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thanatic Ethics; Thomas Lacroix; Mohamed El Sayeh; Bidisha Banerjee; Judith Misrahi-Barak, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Resonant Narratives. Sensing the Wandering Souls of Korean Forced-Workers and African Border-Crossers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3000,2697 +3095,2602 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference #3 Death “Matters”: The (Im)material and the Sensory in Death in Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thanatic Ethics, Jan 2024, Hong Kong (China), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bertrand P. Ludes</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Troublesome Dead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Jakšić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tania Delabarde</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Galmiche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Troublesome dead. Governing Bodies, Caring for Souls</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Fischer, Florence Galmiche, Carolina Kobelinsky, May 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04766908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caring for the Dead and Working for a More Ethical Future: Excavation of Human Remains and Peace Activism between Korea and Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 Annual Conference of the American Association for Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04810724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âmes des morts et géopolitique : connaissances sur les âmes et conflits autour du travail forcé entre la Corée et le Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle langue parlent les morts ? Expertises et contre-expertises dans le gouvernement des restes humains problématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris (Aubervilliers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04810796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre soin des &amp;quot;morts amers&amp;quot; de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asie.s "en care" : : le souci d’autrui au prisme des études asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, conférence du GIS Asie, Jun 2021, [en ligne], France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03823009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre soin des âmes amères d’un pays disparu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie de la violence, de la mort et du deuil (séminaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Anstett, Valérie Robin Azvedo, Université de Paris, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les esprits à la barre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Jakšić</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les esprits à la barre - journée d'étude organisée par le programme ANR CORTEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Galmiche (UPCité, IUF, CCJ); Milena Jaksic (CEMS-CNRS), Mar 2021, Paris (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Seattle, United States</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04810592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neither Reality nor Illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IKS Special Lecture Series "Korean Studies in Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut of Korean Studies, Freie University Berlin (Institut für Koreastudien, Freie Universität), Dec 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris (Aubervilliers), France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations à l’histoire et commémorations dans le bouddhisme sud-coréen contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, Ecole Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Asie Orientale (IAO), Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, conférence du GIS Asie, Jun 2021, [en ligne], France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhist reform movements, meditation and popular religion in South Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre for Korean Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tübingen, Jun 2017, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elisabeth Anstett, Valérie Robin Azvedo, Université de Paris, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghosts of War in Korean Contemporary History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de Jun’ichi Isomae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Research Centre for Japanese Studies, Jul 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Florence Galmiche (UPCité, IUF, CCJ); Milena Jaksic (CEMS-CNRS), Mar 2021, Paris (en ligne), France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhism, religious affiliation and social visibility in contemporary Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium on Asian religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groningen University, Jun 2016, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut of Korean Studies, Freie University Berlin (Institut für Koreastudien, Freie Universität), Dec 2019, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Women Really Need Misogyny in order to reach Liberation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Gender and Body in Glocal Context : Social, Medical and Cross-Cultural Viewpoints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nationale de Séoul, Oct 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Asie Orientale (IAO), Nov 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhism, religious affiliation and social visibility in contemporary Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Munk School event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toronto, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Research Centre for Japanese Studies, Jul 2017, Kyoto, Japan</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastics, laity, and the debated perimeter of Buddhism in Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">workshop « Anthropology of Buddhism »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toronto &amp; Université McMaster, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tübingen, Jun 2017, Tübingen, Germany</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secular Therapy and Religious Healing in Seoul Temples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Futures in Asia : Aspiration, Speculation, Contention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Harvard; Max Planck Institute for the Study of Religious and Ethnic Diversity, Apr 2015, Cambridge, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groningen University, Jun 2016, Groningen, Netherlands</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03823050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouddhisme et affiliation religieuse dans la société sud-coréenne contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pluralité religieuse et culturelle en Asie de l’Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Nationale de Séoul, Oct 2016, Seoul, South Korea</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appels à la « mondanisation » et projets de sécularisation dans le bouddhisme coréen contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Sécularisations et laïcités en Asie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Religions, Sociétés, Laïcités (GSRL), Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toronto &amp; Université McMaster, May 2015, Toronto, Canada</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhist Antimission against Evangelicals in Seoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religious Pluralism and Encounter Between Europe and Asia – Transatlantic Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Käte Hamburger Kolleg « Dynamics in the History of Religions », Université de la Ruhr et Université d’Austin, Oct 2014, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Harvard; Max Planck Institute for the Study of Religious and Ethnic Diversity, Apr 2015, Cambridge, Massachusetts, United States</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Paradoxical Place of Meditation in South Korean Lay Buddhism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème congrès de l’Association internationale d’études bouddhiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Toronto, May 2015, Toronto, Canada</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhism and Contemporary South Korean Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Center of Korean Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Oriental and African Studies, Jan 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market as a servant of the Dharma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">workshop « Religious Markets in Korea in Comparative perspective »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Oslo, Sep 2014, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Religions, Sociétés, Laïcités (GSRL), Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhist meditation for high-school students ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association for Asian Studies (AAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, San Diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Nov 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megatemples and « First-quality Buddhists »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Aspirations of Seoul : Religion and Megacities in Comparative Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Institute for the Study of Religious and Ethnic Diversity et Institute of Globalization and Multicultural Studies, Hanyang University, Jun 2013, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Käte Hamburger Kolleg « Dynamics in the History of Religions », Université de la Ruhr et Université d’Austin, Oct 2014, Bochum, Germany</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korean Buddhism in English... for Koreans... in Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Religion and Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Käte Hamburger Kolleg « Dynamics in the History of Religion » Université de la Ruhr, Oct 2013, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, School of Oriental and African Studies, Jan 2014, London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">City monks and pious housewives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e conférence de l’Association for Korean Studies in Europe (AKSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Vienne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Oslo, Sep 2014, Oslo, Norway</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praying for Success on a Path to Awakening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">workshop « Religion outside texts »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Käte Hamburger Kolleg « Dynamics in the History of Religion », Université de la Ruhr, Jun 2013, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finding the Buddhists and mobilizing them Networks and religious competition in South Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilizing Religion : Networks and Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crossroad Asia, Jul 2013, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ambivalent position of monasticism in contemporary Korean Buddhism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Galmiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Monasticism in Buddhist religious fields »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Asie du Sud-Est et Centre d’études himalayennes, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, San Diego (Californie), United States</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental activism and social engagement in Korean Buddhism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e KSGSC (Korean Graduate Students Convention)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Max Planck Institute for the Study of Religious and Ethnic Diversity et Institute of Globalization and Multicultural Studies, Hanyang University, Jun 2013, Séoul, South Korea</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Praying as a true Buddhist » : The teaching and the learning of the « correct way of praying » in contemporary South Korean Buddhism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31e conférence de la Société Internationale de Sociologie des Religions (SISR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Käte Hamburger Kolleg « Dynamics in the History of Religion » Université de la Ruhr, Oct 2013, Bochum, Germany</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branding Korean Buddhism : which consequences on religious practices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e conférence de l’AKSE (Association for Korean Studies in Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Vienne, Germany</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transforming the “prayers for good fortune” into “self-cultivation”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Congres du Réseau Asie et Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Käte Hamburger Kolleg « Dynamics in the History of Religion », Université de la Ruhr, Jun 2013, Bochum, Germany</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Mountains to the City, from the City to the Mountains: Some Aspects of the Buddhist Revival in South Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude internationale « Buddhist Sociability in Contemporary China: Exploring Critical Issues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSRL (Groupe Sociétés, Religions, Laïcités), May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Crossroad Asia, Jul 2013, Bonn, Germany</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laity and Buddhist monasteries in contemporary South Korean society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème KSGSC (Korean Graduate Students Convention)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Varsovie, Poland</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhist monasteries and South Korean contemporary society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Sociological Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociology of Religion Study Group, Mar 2009, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Moscou, Russia</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Collective Transmission and Master-Disciple Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème conférence de l’AKSE (Association for Korean Studies in Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832173v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03832237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6245,51 +6245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galmiche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12knt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Doublier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Frenkiel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12knu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7170" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunah Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03286531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Sil Yim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Mi Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Th&#233;venet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.291.0061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02310460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156805810X517661" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353959v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/56065/chapter-abstract/454438780?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197658697.013.14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunypress.edu/Books/N/New-Perspectives-in-Modern-Korean-Buddhism" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/reference-work/annual-review-sociology-religion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Poujeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P. Ludes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Delabarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832173v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sancho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Han" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;jaudier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galmiche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12knt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Doublier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Frenkiel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12knu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7170" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunah Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03286531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Sil Yim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Mi Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Th&#233;venet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.291.0061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02310460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156805810X517661" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353959v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/56065/chapter-abstract/454438780?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197658697.013.14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunypress.edu/Books/N/New-Perspectives-in-Modern-Korean-Buddhism" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01374132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/reference-work/annual-review-sociology-religion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Poujeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P. Ludes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Delabarde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831798v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sancho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Han" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;jaudier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>