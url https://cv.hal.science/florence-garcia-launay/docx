--- v2 (2026-05-23)
+++ v3 (2026-05-24)
@@ -2471,429 +2471,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les impacts environnementaux des aliments pour les animaux d’élevage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+                <w:t xml:space="preserve">Global sensitivity analysis of a pig fattening unit model simulating technico-economic performance and environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.2.2285⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623516v1</w:t>
+                <w:t xml:space="preserve">hal-01889278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis of a pig fattening unit model simulating technico-economic performance and environmental impacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Salaün</w:t>
+                <w:t xml:space="preserve">Multiobjective formulation is an effective method to reduce environmental impacts of livestock feeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Laisse-Redoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gaudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.06.016⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (11), pp.1298-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114518002672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889278v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective formulation is an effective method to reduce environmental impacts of livestock feeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">Réduire les impacts environnementaux des aliments pour les animaux d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Gaudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (11), pp.1298-1309. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), pp.289-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114518002672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.2.2285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954703v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les impacts environnementaux des produits animaux avec des éco-aliments</w:t>
               </w:r>
@@ -2931,51 +2931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gaudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp.1-12. </w:t>
@@ -3463,51 +3463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (12), pp.e0167343. </w:t>
@@ -3802,676 +3802,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La race bovine Salers : un atout pour le développement de son territoire d'origine par son identité forte et des produits qualifiés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+                <w:t xml:space="preserve">Evaluation of the environmental implications of the incorporation of feed-use amino acids in pig production using Life Cycle Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Xavier Lebreton</w:t>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lherm</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Le Tutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (2), pp.138-147. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161, pp.158-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2014.0687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2013.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992549v1</w:t>
+                <w:t xml:space="preserve">hal-01209165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduire les émissions de gaz à effets de serre des élevages porcins en diminuant les apports protéiques: stratégies et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 37, pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/hrhm-4n06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072305v3</w:t>
+                <w:t xml:space="preserve">hal-01210719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les émissions de gaz à effets de serre des élevages porcins en diminuant les apports protéiques: stratégies et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JB-Box® : le nouvel outil web de simulation des performances des jeunes bovins en engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 37, pp.39-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/hrhm-4n06⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 34, pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/9gth-x774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210719v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JB-Box® : le nouvel outil web de simulation des performances des jeunes bovins en engraissement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Guihard</w:t>
+                <w:t xml:space="preserve">La race bovine Salers : un atout pour le développement de son territoire d'origine par son identité forte et des produits qualifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/9gth-x774⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.138-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2014.0687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690219v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the environmental implications of the incorporation of feed-use amino acids in pig production using Life Cycle Assessment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 161, pp.158-175. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2013.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209165v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072305v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of animal and management factors on collagen characteristics in beef: a meta-analysis approach</w:t>
               </w:r>
@@ -4591,51 +4591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of farming practices for greenhouse gas mitigation and subsequent alternative land-use on environmental impacts of beef-cattle production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4719,278 +4719,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the use of fields in mountain cattle systems and geographical characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grassland use in mountain bovine systems according to a hierarchy of geographical determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sibra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 150 (2), pp.203-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859611000517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644869v1</w:t>
+                <w:t xml:space="preserve">hal-02652185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland use in mountain bovine systems according to a hierarchy of geographical determinants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between the use of fields in mountain cattle systems and geographical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 210, pp.129 - 140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0021859611000517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652185v1</w:t>
+                <w:t xml:space="preserve">hal-02644869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision pork production: predicting the impact of nutritional strategies on carcass quality</w:t>
               </w:r>
@@ -5110,51 +5110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie, un simulateur d'une exploitation d'élevage pour étudier les relations entre conduites des systèmes et risques pour l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5341,295 +5341,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the forage-to-concentrate ratio of the diet on feeding behaviour in young Blond d’Aquitaine bulls</w:t>
+                <w:t xml:space="preserve">Meta-analysis of the effect of animal maturity on muscle characteristics in different muscles, breeds and sexes of cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Nicola Maria Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731108002905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (11), pp.2872-2887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-0882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664277v1</w:t>
+                <w:t xml:space="preserve">hal-02658082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the effect of animal maturity on muscle characteristics in different muscles, breeds and sexes of cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the forage-to-concentrate ratio of the diet on feeding behaviour in young Blond d’Aquitaine bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Maria Schreurs</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Micol</w:t>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 86 (11), pp.2872-2887. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (11), pp.1682-1691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-0882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658082v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of two dynamic mechanistic models of beef cattle growth</w:t>
               </w:r>
@@ -6348,407 +6348,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer le bilan environnemental d’une gestion collective des effluents par modélisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foray</w:t>
+                <w:t xml:space="preserve">A bi-level optimization model for pig-fattening units to investigate trade-offs between profitability and carbon footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Davoudkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darrigrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.461-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067103v1</w:t>
+                <w:t xml:space="preserve">hal-05417752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche de Qualité Globale de la viande : Intégration des impacts environnementaux (qualité extrinsèque) avec les qualités intrinsèques de la viande porcine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimer le bilan environnemental d’une gestion collective des effluents par modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à l'INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Mar 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213718v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-level optimization model for pig-fattening units to investigate trade-offs between profitability and carbon footprint</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+                <w:t xml:space="preserve">Vers une approche de Qualité Globale de la viande : Intégration des impacts environnementaux (qualité extrinsèque) avec les qualités intrinsèques de la viande porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Dourmad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Malnoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à l'INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Mar 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417752v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards individual fattening pig growth monitoring: insights from a robust mechanistical model</w:t>
               </w:r>
@@ -6859,103 +6859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a ‘One Quality’ approach integrating intrinsic and extrinsic pork quality dimensions to foster the sustainability of pork production: A study combining pig genetics and feeding strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRTA, Aug 2025, Girona, Spain. pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6974,702 +6974,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling collective manure management scenario and their environmental impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Cadero</w:t>
+                <w:t xml:space="preserve">Approaches for reducing nitrogenous/phosphorus waste excretion in the pig - challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Levasseur</w:t>
+                <w:t xml:space="preserve">Patrick Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Blazy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16. International Symposium on Digestive Physiology of Pigs (DPP2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPP–North America, May 2025, Lake Geneva, Wisconsin, United States. n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424551v1</w:t>
+                <w:t xml:space="preserve">hal-05425863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches for reducing nitrogenous/phosphorus waste excretion in the pig - challenges and opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Cappelaere</w:t>
+                <w:t xml:space="preserve">Modelling collective manure management scenario and their environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Schlegel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Digestive Physiology of Pigs (DPP2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.456-457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425863v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hands-on 2: Environmental evaluation of feeding strategies with agent-based modeling and life cycle assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a multi-objective feed formulation to improve sustainability of swine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS Annual Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Calgary (Alberta), Canada. pp.69, </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Calgary (Alberta), Canada. pp.257-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skae234.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae234.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723261v1</w:t>
+                <w:t xml:space="preserve">hal-04685869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la gamme de matières premières utilisée pour les aliments modifie-t-elle les performances techniques et l’empreinte environnementale des porcs à l’engraissement ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hands-on 2: Environmental evaluation of feeding strategies with agent-based modeling and life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; IFIP-Institut du Porc, Feb 2024, Saint-Malo, France. pp.97-102 | 271, </w:t>
+              <w:t xml:space="preserve">ASAS Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Calgary (Alberta), Canada. pp.69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae234.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510885v1</w:t>
+                <w:t xml:space="preserve">hal-04723261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnementaux d’une massification de la bio couplée à une végétalisation des régimes alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la gamme de matières premières utilisée pour les aliments modifie-t-elle les performances techniques et l’empreinte environnementale des porcs à l’engraissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Janodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Terre est notre Métier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; IFIP-Institut du Porc, Feb 2024, Saint-Malo, France. pp.97-102 | 271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902100v1</w:t>
+                <w:t xml:space="preserve">hal-04510885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-objective feed formulation to improve sustainability of swine production</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts environnementaux d’une massification de la bio couplée à une végétalisation des régimes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAS Annual Meeting 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Terre est notre Métier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNAB, Sep 2024, Retiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685869v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la baisse de la teneur en protéine alimentaire sur les performances de croissance, la qualité des produits et le bilan environnemental des porcs à l’engraissement</w:t>
               </w:r>
@@ -7785,103 +7785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’évaluation conjointe de la qualité intrinsèque et des impacts environnementaux de la viande porcine : Cas d’étude expérimental combinant type génétique et alimentation des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8025,839 +8025,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un modèle de prédiction des flux de cuivre et de zinc en filière porcine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Effet de la baisse de la teneur en protéines des aliments pour porcs en croissance sur les performances de croissance, les rejets azotés et les émissions gazeuses au bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Larios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra N. T. R. Monteiro</w:t>
+                <w:t xml:space="preserve">Stephane Godbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE; IFIP, Jan 2023, Saint-Malo, France. pp.269-274 | 689, </w:t>
+              <w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint-Malo, France. pp.249-254 | 687, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179214v1</w:t>
+                <w:t xml:space="preserve">hal-04384843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging environmental sustainability and intrinsic quality traits of pork</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiobjective feed formulation for swine - economic and environmental aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.943</w:t>
+              <w:t xml:space="preserve">34. Annual meeting of CBNA (Colégio Brasileiro de Nutriçao Animal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colégio Brasileiro de Nutriçao Animal, Mar 2023, Campinas &amp; Sao Paolo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193295v1</w:t>
+                <w:t xml:space="preserve">hal-05426236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How animal science can support the role of animals in delivering benefits for society</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Joly</w:t>
+                <w:t xml:space="preserve">Bridging environmental sustainability and intrinsic quality traits of pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British society of animal science - Annual conference 2023 - Animal science: delivering for all our needs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.943</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480671v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a sow herd model with a bioclimatic model of gestation rooms: development and evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Dubois</w:t>
+                <w:t xml:space="preserve">How animal science can support the role of animals in delivering benefits for society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British society of animal science - Annual conference 2023 - Animal science: delivering for all our needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Birmingham, United Kingdom. pp.336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.01.448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202338v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of eco-friendly feeds for conventional and organic poultry to reduce feed-food competition, greenhouse gas emissions, and land use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Denoual</w:t>
+                <w:t xml:space="preserve">Coupling a sow herd model with a bioclimatic model of gestation rooms: development and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rimini, Italy. pp.97</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349857v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la baisse de la teneur en protéines des aliments pour porcs en croissance sur les performances de croissance, les rejets azotés et les émissions gazeuses au bâtiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Godbout</w:t>
+                <w:t xml:space="preserve">Formulation of eco-friendly feeds for conventional and organic poultry to reduce feed-food competition, greenhouse gas emissions, and land use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Jessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rimini, Italy. pp.97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384843v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective feed formulation for swine - economic and environmental aspects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction d'un modèle de prédiction des flux de cuivre et de zinc en filière porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra N. T. R. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual meeting of CBNA (Colégio Brasileiro de Nutriçao Animal)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; IFIP, Jan 2023, Saint-Malo, France. pp.269-274 | 689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426236v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pig diets with low nitrogen content on nitrogen excretion, manure characteristics and gas emissions</w:t>
               </w:r>
@@ -9279,51 +9279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et évaluation d'un modèle de conduite du troupeau de truies couplé à un modèle de fonctionnement bioclimatique des salles de gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9331,51 +9331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint-Malo, France. pp.121-126 | 669, </w:t>
@@ -9515,541 +9515,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-formulation des aliments aquacoles : une solution efficace et prometteuse pour limiter les impacts de l'aquaculture sur l'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la recherche filière piscicole (JRFP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154747v1</w:t>
+                <w:t xml:space="preserve">hal-04182327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'éco-formulation des aliments aquacoles : une solution efficace et prometteuse pour limiter les impacts de l'aquaculture sur l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espoir Soudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. Journées de la recherche filière piscicole (JRFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114518002672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182327v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling nutrition and management in swine production systems to reduce their environmental impacts: a life cycle perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation par analyse de cycle de vie de stratégies de baisse du taux protéique dans les aliments pour porcs charcutiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Workshop on modelling nutrient digestion and utilization in farm animals (Modnut)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.215-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869838v1</w:t>
+                <w:t xml:space="preserve">hal-03627759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par analyse de cycle de vie de stratégies de baisse du taux protéique dans les aliments pour porcs charcutiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling nutrition and management in swine production systems to reduce their environmental impacts: a life cycle perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. Workshop on modelling nutrient digestion and utilization in farm animals (Modnut)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Alghero, Italy. pp.545-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627759v1</w:t>
+                <w:t xml:space="preserve">hal-03869838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCA of aquafeed: introduction to ecoformulation. Application to rainbow trout</w:t>
               </w:r>
@@ -10061,51 +10061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espoir Soudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10311,51 +10311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10387,411 +10387,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An economic and environmental optimization model for pig-fattening units using a carbon tax</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Darrigrand</w:t>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374669v1</w:t>
+                <w:t xml:space="preserve">hal-03316276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-formulation of fish feeds: a promising efficient solution to limit aquaculture impacts on the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espoir Soudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316276v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-formulation of fish feeds: a promising efficient solution to limit aquaculture impacts on the environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+                <w:t xml:space="preserve">An economic and environmental optimization model for pig-fattening units using a carbon tax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darrigrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/9789086869183_002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125932v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formuler des aliments à moindres impacts environnementaux sans affecter les performances de croissance des porcs à l’engraissement</w:t>
               </w:r>
@@ -11013,277 +11013,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of new European protein sources for pig feeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+                <w:t xml:space="preserve">Environmental assessment of precision feeding strategies in growing-finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Delage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Søren Krogh Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Virtual meeting, Germany. pp.213-217</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Virtual meeting, Germany. pp.145-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204479v1</w:t>
+                <w:t xml:space="preserve">hal-03204460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of precision feeding strategies in growing-finishing pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcon</w:t>
+                <w:t xml:space="preserve">Environmental assessment of new European protein sources for pig feeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Krogh Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Virtual meeting, Germany. pp.145-149</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Virtual meeting, Germany. pp.213-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204460v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse environnementale de stratégies d’alimentation de précision des porcs charcutiers</w:t>
               </w:r>
@@ -11321,51 +11321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.331-336</w:t>
@@ -11446,51 +11446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Krogh Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.337-342</w:t>
@@ -11588,51 +11588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-level optimisation of feeding and shipping strategies in pig-fattening units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11739,51 +11739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11864,51 +11864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12261,51 +12261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA in TREASURE project. Activities and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12412,51 +12412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12613,394 +12613,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse des relations entre les fonctions de reproduction, de production et de gestion des réserves corporelles chez la vache laitière</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Economic valuation of social demand for key features of the Noir de Bigorre pork production chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077523v1</w:t>
+                <w:t xml:space="preserve">hal-02736386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic valuation of social demand for key features of the Noir de Bigorre pork production chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Du modèle à l’outil d’aide à la décision : comment paramétrer un modèle de fonctionnement de l’atelier d’engraissement porcin pour une utilisation en élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736386v1</w:t>
+                <w:t xml:space="preserve">hal-02734235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du modèle à l’outil d’aide à la décision : comment paramétrer un modèle de fonctionnement de l’atelier d’engraissement porcin pour une utilisation en élevage ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvon Salaün</w:t>
+                <w:t xml:space="preserve">Méta-analyse des relations entre les fonctions de reproduction, de production et de gestion des réserves corporelles chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cutullic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734235v1</w:t>
+                <w:t xml:space="preserve">hal-02077523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of pig production systems relying on European local breeds</w:t>
               </w:r>
@@ -13567,984 +13567,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formulation multiobjectif : une méthode originale et efficace pour formuler des aliments écologiques et économiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing the environmental impact of monogastric livestock production with feed-grade amino acids: a life cycle perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">1st Amino Acid Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608288v1</w:t>
+                <w:t xml:space="preserve">hal-01658861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la conduite et des pratiques d'élevage sur les résultats économiques et environnementaux de l'atelier d'engraissement porcin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale influence of feedstuff availability on environmental impacts of feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lopez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yvon Salaün</w:t>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des stages soutenus par le GIS Élevages Demain en 2015 et 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787376v1</w:t>
+                <w:t xml:space="preserve">hal-01595271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of different innovative feeding strategies in pig and broiler farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiobjective formulation, a method to formulate eco-friendly and economic feed for monogastrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595283v1</w:t>
+                <w:t xml:space="preserve">hal-01595294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective formulation, a method to formulate eco-friendly and economic feed for monogastrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Gaudre</w:t>
+                <w:t xml:space="preserve">Modélisation des performances technico-économiques et environnementales de l’atelier d’engraissement porcin à l’aide d’un modèle dynamique, mécaniste et stochastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595294v1</w:t>
+                <w:t xml:space="preserve">hal-01608061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des performances technico-économiques et environnementales de l’atelier d’engraissement porcin à l’aide d’un modèle dynamique, mécaniste et stochastique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Salaün</w:t>
+                <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laustriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608061v1</w:t>
+                <w:t xml:space="preserve">hal-01606288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Laustriat</w:t>
+                <w:t xml:space="preserve">La formulation multiobjectif : une méthode originale et efficace pour formuler des aliments écologiques et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606288v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the environmental impact of monogastric livestock production with feed-grade amino acids: a life cycle perspective</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets de la conduite et des pratiques d'élevage sur les résultats économiques et environnementaux de l'atelier d'engraissement porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Amino Acid Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution des stages soutenus par le GIS Élevages Demain en 2015 et 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658861v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale influence of feedstuff availability on environmental impacts of feed</w:t>
+                <w:t xml:space="preserve">Environmental impacts of different innovative feeding strategies in pig and broiler farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Gac</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gaudré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595271v1</w:t>
+                <w:t xml:space="preserve">hal-01595283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation multiobjectif avec des critères environnementaux et économiques : l’optimum est-il le même aux échelles de l’aliment et du produit final ?</w:t>
               </w:r>
@@ -14649,1546 +14649,1546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchiMod: a metamodel of farming systems functioning to address future livestock challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">La gestion des fins de bande en élevage porcin : analyse des stratégies décisionnelles des éleveurs et des enjeux économiques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corrégé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366574v1</w:t>
+                <w:t xml:space="preserve">hal-02744086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling fattening pig production systems: use of a dynamic, stochastic, mechanistic model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Aubry</w:t>
+                <w:t xml:space="preserve">Economic and environmental optimization of feed sequence plans in pig fattening unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744080v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the carbon footprint of Brazilian pig production be reduced by using coproducts in diets?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Ecoalim: a dataset of the environmental impacts of feed ingredients used for animal production in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Congresso Latino-americano de Produção Animal / XI Congresso Nordestino de Produção Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Recife, Brazil</w:t>
+              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604158v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of feeding strategy on environmental impacts of pig production depends on the context of production: evaluation through life cycle assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+                <w:t xml:space="preserve">Typology of the Noir de Bigorre pig farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
+              <w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743685v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of swine farm feeding programs by integration of lean growth potential and automated feeding systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life Cycle Assessment of pig production systems of the Noir de Bigorre pork chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Swine Industry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740949v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Tailleur</w:t>
+                <w:t xml:space="preserve">Is nitrogen management a cost-effective lever to mitigate agricultural greenhouse gases emissions? An analysis for France. The nitrogen cascade and policy-towards integrated solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Willmann</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint OECD/TFRN Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744010v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des fins de bande en élevage porcin : analyse des stratégies décisionnelles des éleveurs et des enjeux économiques associés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élaboration d’une architecture générique de modélisation du fonctionnement d’un système d’élevage : le projet ArchiMod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744086v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental optimization of feed sequence plans in pig fattening unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of feeding strategy on environmental impacts of pig production depends on the context of production: evaluation through life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plantevin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455931v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoalim: a dataset of the environmental impacts of feed ingredients used for animal production in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">Optimization of swine farm feeding programs by integration of lean growth potential and automated feeding systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Willmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
+              <w:t xml:space="preserve">Chinese Swine Industry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744328v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of the Noir de Bigorre pig farming systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+                <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801698v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of pig production systems of the Noir de Bigorre pork chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ArchiMod: a metamodel of farming systems functioning to address future livestock challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795875v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nitrogen management a cost-effective lever to mitigate agricultural greenhouse gases emissions? An analysis for France. The nitrogen cascade and policy-towards integrated solutions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Modelling fattening pig production systems: use of a dynamic, stochastic, mechanistic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint OECD/TFRN Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795767v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’une architecture générique de modélisation du fonctionnement d’un système d’élevage : le projet ArchiMod</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the carbon footprint of Brazilian pig production be reduced by using coproducts in diets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Nardina Tricia Rigo Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">XXV Congresso Latino-americano de Produção Animal / XI Congresso Nordestino de Produção Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356578v1</w:t>
+                <w:t xml:space="preserve">hal-01604158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective formulation is an efficient methodology to reduce environmental impacts of pig feeds</w:t>
               </w:r>
@@ -16433,64 +16433,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid incorporation into pig feeds reduces the environmental impacts of pig production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Tutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16748,64 +16748,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid incorporation into pig feeds reduces the environmental impacts of pig production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16850,204 +16850,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation pour optimiser les systèmes</w:t>
+                <w:t xml:space="preserve">Réduire les émissions de gaz à effets de serre des élevages porcins en diminuant les apports protéiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles innovations pour quels systèmes d'élevage : repérer, concevoir et évaluer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloques Environnement : Atténuation des gaz à effet de serre par l’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455881v1</w:t>
+                <w:t xml:space="preserve">hal-01210589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les émissions de gaz à effets de serre des élevages porcins en diminuant les apports protéiques</w:t>
+                <w:t xml:space="preserve">La modélisation pour optimiser les systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloques Environnement : Atténuation des gaz à effet de serre par l’agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">Quelles innovations pour quels systèmes d'élevage : repérer, concevoir et évaluer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210589v1</w:t>
+                <w:t xml:space="preserve">hal-01455881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ajouts ciblés d’acides aminés dans les régimes pour le porc permettent de réduire l’apport global de protéines</w:t>
               </w:r>
@@ -17128,51 +17128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie : simulation ex-ante d'un système de polyculture élevage grâce à la modélisation des décisions d'assolement et d'épandage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17331,77 +17331,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid incorporation in feeds reduces the environmental impacts of pig production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Tutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17452,64 +17452,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid incorporation into feeds reduces the environmental impacts of pig production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Tutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18190,51 +18190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Trillaud-Geyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18270,394 +18270,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of contractile and metabolic properties of bovine muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation of cut and grazed fields is linked to their geographical characteristics in mountainous bovine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Modelling Nutrient Digestion and Utilisation in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754690v1</w:t>
+                <w:t xml:space="preserve">hal-02757588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation of cut and grazed fields is linked to their geographical characteristics in mountainous bovine systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants géographiques de l’utilisation des prairies en système traditionnel Salers : enseignements sur le fonctionnement du système fourrager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757588v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants géographiques de l’utilisation des prairies en système traditionnel Salers : enseignements sur le fonctionnement du système fourrager</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Molenat</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of contractile and metabolic properties of bovine muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Maria Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Modelling Nutrient Digestion and Utilisation in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753448v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la digestibilité de la ration de taurillons Salers à partir d’un marqueur indigestible : l’ytterbium</w:t>
               </w:r>
@@ -18768,51 +18768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of contractile and metabolic properties of muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Maria Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18906,51 +18906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un simulateur de croissance des jeunes bovins en engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19027,77 +19027,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of contrasting diets in Blond d'Aquitaine young bull production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19139,51 +19139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser l'évolution des activités métaboliques dans le muscle bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Maria Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19258,467 +19258,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles pratiques d'élevage d'herbivores en zone herbagère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alimentation des broutards: ingestion et substitution entre aliments, efficacité d'utilisation de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007 - Département de Physiologie Animale et Système d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757273v1</w:t>
+                <w:t xml:space="preserve">hal-02753997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation des broutards: ingestion et substitution entre aliments, efficacité d'utilisation de l'énergie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation du comportement alimentaire des ruminants à des rations acidogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753997v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du comportement alimentaire des ruminants à des rations acidogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Nouvelles pratiques d'élevage d'herbivores en zone herbagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Commun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007 - Département de Physiologie Animale et Système d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757422v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement alimentaire et pH ruminal de jeunes bovins Blond d'Aquitaine selon le niveau énergétique de la ration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
@@ -19855,51 +19855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des caractéristiques musculaires bovines avec l’âge selon le muscle et le type d’animal : une approche par méta-analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Maria Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19980,51 +19980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser l'évolution des activités des enzymes métaboliques dans le muscle bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Maria Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20118,90 +20118,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multiple de l'utilisation d'une ration de maïs grain à volonté par le jeune bovin Blond d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
@@ -20243,90 +20243,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de rations de valeur contrastée pour la finition de jeunes bovins de race Blond d’Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
@@ -20450,51 +20450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la croissance et des caractéristiques des muscles de bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20683,51 +20683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique de la démographie d'un troupeau bovin laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20899,51 +20899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournesol: un modèle pour simuler les assolements en exploitation bovine laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21255,64 +21255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du cycle de vie de la production porcine suisse selon des stratégies d’alimentation à faible teneur en protéines et sans phosphate minéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tretola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21380,103 +21380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du génotype (croisés Duroc vs. Piétrain) et de la stratégie alimentaire (origine et nature des ressources protéiques) sur l’empreinte environnementale de la production porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Journées Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Saint-Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21508,217 +21508,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of low dietary crude protein strategies to improve pig nitrogen efficiency in different geographical contexts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+                <w:t xml:space="preserve">Using Jupyter, Docker and Git for scientist group workflow in GESTE, a collective manure management model development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Digestive Physiology of Pigs (DPP2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lake Geneva, Wisconsin, United States. , n.p., 2025, DPP2025 Book of Abstracts</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, 39, pp.230, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425838v1</w:t>
+                <w:t xml:space="preserve">hal-05337153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Jupyter, Docker and Git for scientist group workflow in GESTE, a collective manure management model development.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Thomas</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of low dietary crude protein strategies to improve pig nitrogen efficiency in different geographical contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, 39, pp.230, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Digestive Physiology of Pigs (DPP2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lake Geneva, Wisconsin, United States. , n.p., 2025, DPP2025 Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337153v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best and worst pigs ranked on their environmental impacts are not the same in conventional and alternative systems: insights from an individual-based model</w:t>
               </w:r>
@@ -22217,256 +22217,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of low crude protein diets for fattening pigs using two life cycle assessment modelling approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+                <w:t xml:space="preserve">MIPORE : Lien entre l’alimentation, le microbiote et les émissions gazeuses (NH3, CH4, N2O) des effluents, chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Workshop on modelling nutrient digestion and utilization in farm animals (Modnut)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.64, Résumés des crédits incitatifs - JAS 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872206v1</w:t>
+                <w:t xml:space="preserve">hal-03746001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIPORE : Lien entre l’alimentation, le microbiote et les émissions gazeuses (NH3, CH4, N2O) des effluents, chez le porc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Labussière</w:t>
+                <w:t xml:space="preserve">Evaluation of low crude protein diets for fattening pigs using two life cycle assessment modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. Workshop on modelling nutrient digestion and utilization in farm animals (Modnut)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Alghero, Italy. Elsevier, Animal - Science Proceedings, 13 (4), pp.547-548, 2022, Proceedings of the 10th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746001v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Assessment of traditional Iberian pig production in Spain with two different fattening systems</w:t>
               </w:r>
@@ -22692,57 +22692,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation économique en élevage porcin : un modèle pour piloter l'atelier d'engraissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Economic optimization of feeding strategy in pig-fattening units with an individual-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22750,94 +22750,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Darrigand</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darrigrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, pp.424, 2019, Book of abstracts of the annual meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420436v1</w:t>
+                <w:t xml:space="preserve">hal-02285072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation environnementale de systèmes traditionnels de production de porcs utilisant des races locales en Europe</w:t>
               </w:r>
@@ -23073,51 +23073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet européen multi-acteurs TREASURE : diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité élevée et des filières porcines durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23192,57 +23192,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic optimization of feeding strategy in pig-fattening units with an individual-based model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Optimisation économique en élevage porcin : un modèle pour piloter l'atelier d'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23250,94 +23250,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Darrigrand</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darrigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, pp.424, 2019, Book of abstracts of the annual meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285072v1</w:t>
+                <w:t xml:space="preserve">hal-02420436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual experiment to investigate effects of feeding practices and animal health status on the technical, economic and environmental performances of a pig-fattening unit</w:t>
               </w:r>
@@ -23483,51 +23483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Crolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23805,269 +23805,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOGADOR : un outil d’aide à la décision à deux niveaux pour l’atelier d’engraissement porcin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Integrated evaluation of the sustainability of the Noir de Bigorre pork chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2018, 50èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737774v1</w:t>
+                <w:t xml:space="preserve">hal-02738351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated evaluation of the sustainability of the Noir de Bigorre pork chain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">MOGADOR : un outil d’aide à la décision à deux niveaux pour l’atelier d’engraissement porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2018, 50èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738351v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'atelier d'engraissement porcin pour prédire ses résultats économiques et ses impacts environnementaux</w:t>
               </w:r>
@@ -24392,290 +24392,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formulation multiobjectif pour réduire les impacts environnementaux des aliments pour porcs charcutiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Gaudre</w:t>
+                <w:t xml:space="preserve">From an individual-based model of pig fattening unit to a decision support tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 2017, European conference dedicated to the future use of ICT in the agri-food sector, bioresource and biomass sector</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603308v1</w:t>
+                <w:t xml:space="preserve">hal-02408208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From an individual-based model of pig fattening unit to a decision support tool</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Salaün</w:t>
+                <w:t xml:space="preserve">Une formulation multiobjectif pour réduire les impacts environnementaux des aliments pour porcs charcutiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Nzally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 2017, European conference dedicated to the future use of ICT in the agri-food sector, bioresource and biomass sector</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408208v1</w:t>
+                <w:t xml:space="preserve">hal-01603308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative feeding strategies in pig production : incidence on gaseous emissions</w:t>
               </w:r>
@@ -24687,51 +24687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gaudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24933,51 +24933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25013,297 +25013,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation économique et environnementale de l’atelier d’engraissement de porcs, une approche par modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
+              <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744091v1</w:t>
+                <w:t xml:space="preserve">hal-01210861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation économique et environnementale de l’atelier d’engraissement de porcs, une approche par modélisation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01210861v1</w:t>
+                <w:t xml:space="preserve">hal-01173060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
+                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -25338,155 +25338,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
+              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173060v1</w:t>
+                <w:t xml:space="preserve">hal-02744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dauguet</w:t>
+                <w:t xml:space="preserve">S. Willmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laustriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
@@ -25567,51 +25567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 1 p., 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
@@ -25692,51 +25692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villetelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on energy and protein metabolism and nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 134, 2013, Publication - European Association for Animal Production</w:t>
@@ -25759,342 +25759,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incorporation d'acides aminés dans les aliments permet de réduire les impacts environnementaux de la production porcine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2013, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">International Symposium on Modelling in Pig and Poultry Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Jaboticabal, Brazil. , 17 p., 2013, International Symposium on Modelling in Pig and Poultry Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209125v1</w:t>
+                <w:t xml:space="preserve">hal-01210516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">L'incorporation d'acides aminés dans les aliments permet de réduire les impacts environnementaux de la production porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Tutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Modelling in Pig and Poultry Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Jaboticabal, Brazil. , 17 p., 2013, International Symposium on Modelling in Pig and Poultry Production</w:t>
+              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2013, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210516v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEEFBOX, un simulateur dynamique des performances de croissance et d’abattage de jeunes bovins selon le régime d’engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26162,77 +26162,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de l’efficacité d’utilisation de l’énergie ingérée chez les jeunes bovins charolais : mise en évidence d’une évolution interannuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27075,125 +27075,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions</w:t>
+                <w:t xml:space="preserve">D'un projet de recherche à une école-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Werdenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une représentation partagée du fonctionnement des systèmes d’élevage : initier la dynamique collaborative du projet ArchiMod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Formasciences, FPN, INRA, 2015, 2-7380-1385-6</w:t>
+              <w:t xml:space="preserve">, Formasciences, FPN, INRA, 219 p., 2015, 2-7380-1385-6 978-2-7380-1385-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801583v1</w:t>
+                <w:t xml:space="preserve">hal-02801879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27242,175 +27255,162 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional modelling for pigs and poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CABI Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-1-78064-411-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un projet de recherche à une école-chercheurs</w:t>
+                <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Werdenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une représentation partagée du fonctionnement des systèmes d’élevage : initier la dynamique collaborative du projet ArchiMod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Formasciences, FPN, INRA, 219 p., 2015, 2-7380-1385-6 978-2-7380-1385-9</w:t>
+              <w:t xml:space="preserve">, Formasciences, FPN, INRA, 2015, 2-7380-1385-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801879v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycles 3 - Des pistes à approfondir</w:t>
               </w:r>
@@ -28046,77 +28046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios developed for the ClinOrg project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28392,51 +28392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Eory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28482,63 +28482,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -28558,195 +28558,195 @@
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
+              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809908v1</w:t>
+                <w:t xml:space="preserve">hal-02811432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02811432v1</w:t>
+                <w:t xml:space="preserve">hal-02809908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
@@ -28850,51 +28850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29422,51 +29422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cad&#233;ro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orlindo Tedeschi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf442" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Janodet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101572" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Larios" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Godbout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae317" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a-Gudi&#241;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ang&#243;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Blanco-Penedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13010083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03797425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Soud&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738826" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Andretta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Remus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Kipper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.892340" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.O. Marques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Barioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.J. Hall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aubry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000300" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020627" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrigrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102899" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hvmg73" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tr&#237;cia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.117843" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.01.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.02.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623516v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2285" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.06.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laisse-Redoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518002672" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831445v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Tailleur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191166836420977E12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002920" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0529" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Blanco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lebreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hrhm-4n06" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cabon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guihard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9gth-x774" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Tutour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.11.027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Blanco Alib&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000177" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002200" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Molenat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000517" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.03.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chardon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/brd4-wt27" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668980v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002185960800779X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03FBD4285C1561B17DD011B29F0859FEE9760AC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664277v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002905" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658082v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maria Schreurs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0882" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659096v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Sainz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Oltjen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P8MRCF6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.01.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859602002769" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A2095839C7F3722F6CB713C4E583D16208D0E10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067103v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213718v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417752v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dourmad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.292" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425942v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Slootmans" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarissa Masselyne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blazy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.286" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723261v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.077" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510885v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.189" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.192" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772763v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480671v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.448" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202338v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349857v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jessus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denoual" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384843v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Godbout" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.079" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426236v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338126v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Wang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Zhan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188556v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simongiovanni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072137v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleeza Manulat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154747v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518002672" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627759v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758981v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040413v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374669v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/9789086869183_002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125932v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204479v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Delage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Krogh Jensen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479990v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479993v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Royer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971618v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141795v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrigand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738374v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lauer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398067v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077523v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734235v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734640v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Utzeri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737831v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734004v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604939v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tricia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591143v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608288v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787376v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lopez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595283v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595294v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608061v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606288v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tailleur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laustriat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658861v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595271v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607659v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366574v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604158v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743685v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740949v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744010v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744086v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455931v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantevin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744328v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801698v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795875v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795767v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356578v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742229v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Nzally" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741802v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209279v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Tutour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211035v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146827v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Willmann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laustriat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209278v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455881v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210589v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455947v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210592v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594359v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209174v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209126v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210478v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749917v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744397v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745600v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748037v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754690v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757588v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Molenat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753448v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758561v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752581v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756051v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rigot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751510v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758018v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757273v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753997v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757422v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758130v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754336v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751165v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754808v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753184v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753083v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756009v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758801v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759547v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763356v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764366v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760191v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Decuq" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759551v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497320v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tretola" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pinotti" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497298v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425838v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337153v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thomas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401176v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Launay" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.309" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072200v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aaubry" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.034" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878107v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.123" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872206v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.423" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204503v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420439v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420436v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737490v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282297v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285072v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332539v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306201v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crolard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teisseire" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410521v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Gudi&#241;o" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410524v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737774v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738351v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274478v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738036v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salaun" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607611v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603308v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386963.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408208v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607610v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744305v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. Pozza" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455952v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210861v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/enviro/02E.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744359v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740526v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210505v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villetelle" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209125v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207858.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210516v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210683v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3426" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210682v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?rubrique340" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746832v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801808v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Maestracci" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/344368.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677296v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0140.07" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263860v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644029v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0013.10" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801583v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Werdenberg" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210830v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279107.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801879v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455894v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813863v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813613v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813705v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477966v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923739v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716788v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052737v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194438v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Chantal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611406v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Eory" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macleod" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Brien" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005715v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0012" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825553v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790709v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cad&#233;ro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orlindo Tedeschi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf442" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Janodet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101572" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Larios" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Godbout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae317" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a-Gudi&#241;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ang&#243;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Blanco-Penedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13010083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03797425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Soud&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738826" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Andretta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Remus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Kipper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.892340" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.O. Marques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Barioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.J. Hall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aubry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000300" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020627" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrigrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102899" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hvmg73" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tr&#237;cia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.117843" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.01.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.02.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.06.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laisse-Redoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518002672" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2285" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831445v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Tailleur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191166836420977E12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002920" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0529" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Blanco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Tutour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.11.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hrhm-4n06" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cabon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guihard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9gth-x774" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lebreton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0687" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Blanco Alib&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000177" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002200" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Molenat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000517" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644869v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.03.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chardon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/brd4-wt27" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668980v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002185960800779X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03FBD4285C1561B17DD011B29F0859FEE9760AC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maria Schreurs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0882" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002905" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659096v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Sainz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Oltjen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P8MRCF6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.01.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859602002769" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A2095839C7F3722F6CB713C4E583D16208D0E10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417752v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dourmad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.292" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213718v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425942v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Slootmans" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarissa Masselyne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425863v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424551v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blazy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.286" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723261v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.077" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510885v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.189" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.192" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772763v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384843v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Godbout" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.079" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193295v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480671v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.448" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202338v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jessus" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denoual" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338126v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Wang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Zhan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188556v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simongiovanni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072137v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleeza Manulat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518002672" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627759v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758981v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040413v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125932v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374669v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/9789086869183_002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204460v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Delage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204479v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Krogh Jensen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479990v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479993v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Royer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971618v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141795v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrigand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738374v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lauer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398067v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077523v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734640v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Utzeri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737831v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734004v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604939v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tricia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591143v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595271v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595294v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tailleur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laustriat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608288v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787376v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lopez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595283v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607659v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744086v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455931v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantevin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744328v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801698v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795875v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795767v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356578v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743685v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740949v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744010v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366574v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744080v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604158v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742229v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Nzally" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741802v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209279v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Tutour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211035v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146827v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Willmann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laustriat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209278v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210589v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455881v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455947v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210592v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594359v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209174v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209126v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210478v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749917v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744397v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745600v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748037v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757588v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Molenat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753448v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754690v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758561v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752581v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756051v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rigot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751510v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758018v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753997v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757422v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757273v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758130v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754336v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751165v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754808v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753184v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753083v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756009v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758801v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759547v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763356v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764366v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760191v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Decuq" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759551v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497320v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tretola" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pinotti" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497298v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337153v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thomas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425838v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401176v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Launay" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.309" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072200v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aaubry" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.034" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878107v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.123" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872206v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.423" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204503v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420439v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285072v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737490v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282297v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420436v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332539v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306201v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crolard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teisseire" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410521v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Gudi&#241;o" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410524v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738351v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737774v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274478v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738036v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salaun" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607611v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408208v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603308v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386963.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607610v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744305v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. Pozza" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455952v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210861v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/enviro/02E.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744359v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740526v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210505v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villetelle" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210516v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209125v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207858.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210683v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3426" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210682v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?rubrique340" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746832v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801808v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Maestracci" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/344368.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677296v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0140.07" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263860v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644029v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0013.10" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801879v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Werdenberg" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210830v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279107.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801583v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455894v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813863v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813613v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813705v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477966v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923739v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716788v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052737v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194438v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Chantal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611406v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Eory" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macleod" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Brien" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005715v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0012" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825553v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790709v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>